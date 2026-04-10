--- v1 (2026-01-10)
+++ v2 (2026-04-10)
@@ -179,141 +179,141 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>86541</v>
+        <v>99199</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Deux textiles à l’effigie du roi Léopold II </t>
+          <t>Jupe </t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
-[...2 lines deleted...]
-      <c r="D2" s="2"/>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Ascot</t>
+        </is>
+      </c>
       <c r="E2" s="2"/>
-      <c r="F2" s="2"/>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>jupe</t>
+        </is>
+      </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>carton</t>
+          <t>cuir, laine, soie</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>drap</t>
+          <t>drap, technique du cuir</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>99199</v>
+        <v>81254</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Jupe </t>
+          <t>Veste</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D3" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>jupe</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>cuir, laine, soie</t>
+          <t>laine, soie</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>drap, technique du cuir</t>
+          <t>drap, satin, appliqué</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>81254</v>
+        <v>86541</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Veste</t>
+          <t>Deux textiles à l’effigie du roi Léopold II </t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>Musée Mode &amp; Dentelle</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
-      <c r="F4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F4" s="2"/>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>laine, soie</t>
+          <t>carton</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>drap, satin, appliqué</t>
+          <t>drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>88458</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Décoration en soie peinte</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1749 - </t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
@@ -675,117 +675,117 @@
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>1902 - </t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ensemble de cérémonie, veste d'intérieur, pantalon, chapeau</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>sergé, drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>87103</v>
+        <v>95446</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Habit</t>
+          <t>Costume trois-pièces</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1910 - 1930</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ensemble de cérémonie</t>
+          <t>pantalon, trois pièces, haut à manches courtes ou longues, veste d'intérieur</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>laine, soie, coton</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>drap, toile, jacquard ou façonné</t>
+          <t>drap, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>95446</v>
+        <v>87103</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Costume trois-pièces</t>
+          <t>Habit</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>1910 - 1930</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>pantalon, trois pièces, haut à manches courtes ou longues, veste d'intérieur</t>
+          <t>ensemble de cérémonie</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>laine, soie, coton</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>drap, sergé</t>
+          <t>drap, toile, jacquard ou façonné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>37033</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Habit de cérémonie</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>1930 - 1939</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
@@ -999,115 +999,115 @@
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>1958 - 1960</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>trois pièces, jupe, haut à manches courtes ou longues, accessoire textile</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>laine, viscose</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>drap, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>81465</v>
+        <v>99132</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Ensemble deux pièces </t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Hirsch &amp; Cie</t>
+          <t>Ascot,  / Dior</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1961</t>
+          <t>1960 - 1970</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>pantalon, veste d'intérieur</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>99132</v>
+        <v>81465</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Ensemble deux pièces </t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Ascot,  / Dior</t>
+          <t>Hirsch &amp; Cie</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1970</t>
+          <t>1960 - 1961</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>pantalon, veste d'intérieur</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
         <v>81438</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>Robe de grossesse</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
@@ -1195,120 +1195,120 @@
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>1969 - 1970</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>81350</v>
+        <v>57998</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Manteau</t>
+          <t>Cape</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Lapidus, Ted / Ted Lapidus</t>
+          <t>Balmain, Pierre / Balmain</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1979</t>
+          <t>1970 - 1975</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>laine, acétate</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>57998</v>
+        <v>81350</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Cape</t>
+          <t>Manteau</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Balmain, Pierre / Balmain</t>
+          <t>Lapidus, Ted / Ted Lapidus</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1975</t>
+          <t>1970 - 1979</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>laine, acétate</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
         <v>57845</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>Cape</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Ascot</t>
@@ -1783,121 +1783,121 @@
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>1998 - 1999</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>haut sans manche</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>coton, laine, matière plastique</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>sergé, drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>37052</v>
+        <v>95335</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Costume de mariage</t>
+          <t>Tenue portée par Franc'Pairon</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D45" s="2"/>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Yamamoto, Yohji / Yohji Yamamoto</t>
+        </is>
+      </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>2000 - 2016</t>
+          <t>2000 - 2009</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>ensemble de cérémonie</t>
+          <t>veste d'intérieur, ensemble, pantalon, robe, bijou, chaussure</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>laine, coton, viscose</t>
+          <t>résine synthétique, laine, ébène, métal, viscose, papier mâché, acrylique</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>drap</t>
+          <t>satin, sergé, drap, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>95335</v>
+        <v>37052</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Tenue portée par Franc'Pairon</t>
+          <t>Costume de mariage</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D46" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D46" s="2"/>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>2000 - 2009</t>
+          <t>2000 - 2016</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur, ensemble, pantalon, robe, bijou, chaussure</t>
+          <t>ensemble de cérémonie</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>résine synthétique, laine, ébène, métal, viscose, papier mâché, acrylique</t>
+          <t>laine, coton, viscose</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>satin, sergé, drap, jersey</t>
+          <t>drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
         <v>85444</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>Ensemble robe et haut</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>2001 - 2002</t>
@@ -2055,245 +2055,245 @@
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul / Weemaels, Jacques</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>2008 - </t>
         </is>
       </c>
       <c r="F51" s="2"/>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>soie, cachemire</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>satin, peint, drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>37072</v>
+        <v>59404</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Ensemble blouse et jupe</t>
+          <t>Manteau</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>Lespagnard, Jean-Paul / Jean-Paul Lespagnard</t>
+          <t>Seghers, Gioia / Gioia Seghers,</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>2013 - </t>
+          <t>2013 - 2017</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>laine, fibres synthétiques</t>
+          <t>laine, fibres synthétiques, coton</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>jacquard ou façonné, drap</t>
+          <t>drap, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>59404</v>
+        <v>59406</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>Manteau</t>
+          <t>Veste-cape</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>Seghers, Gioia / Gioia Seghers,</t>
+          <t>Gioia Seghers,  / Seghers, Gioia</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>2013 - 2017</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>laine, fibres synthétiques, coton</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>drap, sergé</t>
+          <t>drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>59406</v>
+        <v>59407</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Veste-cape</t>
+          <t>Blouson</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Gioia Seghers,  / Seghers, Gioia</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>2013 - 2017</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>59407</v>
+        <v>61492</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>Blouson</t>
+          <t>Robe-manteau</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>Gioia Seghers,  / Seghers, Gioia</t>
+          <t>Thamanyah,  / Abdelrahman, Ahmed</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>2013 - 2017</t>
+          <t>2013 - 2014</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>61492</v>
+        <v>37072</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Robe-manteau</t>
+          <t>Ensemble blouse et jupe</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Thamanyah,  / Abdelrahman, Ahmed</t>
+          <t>Lespagnard, Jean-Paul / Jean-Paul Lespagnard</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>2013 - 2014</t>
+          <t>2013 - </t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>laine, fibres synthétiques</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>drap</t>
+          <t>jacquard ou façonné, drap</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
         <v>85688</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>Manteau</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>2018 - 2019</t>