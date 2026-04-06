--- v2 (2026-02-17)
+++ v3 (2026-04-06)
@@ -507,113 +507,113 @@
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>échantillon textile</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>soie, fil de métal, verre</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>broderie, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>59972</v>
+        <v>45587</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>Robe du soir</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>1922 - </t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
-      <c r="G11" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G11" s="2"/>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>crêpe, broderie</t>
+          <t>taffetas, lamé, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>45587</v>
+        <v>59972</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Robe du soir</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1922 - </t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
-      <c r="G12" s="2"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>soie</t>
+        </is>
+      </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>taffetas, lamé, crêpe</t>
+          <t>crêpe, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>80240</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Robe d'après-midi</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>1923 - </t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
@@ -1187,813 +1187,813 @@
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>1926 - 1930</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>crêpe, dentelle mécanique</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>59152</v>
+        <v>37114</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1927 - </t>
+          <t>1927 - 1930</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>coton, matière synthétique</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>crêpe, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>37114</v>
+        <v>59152</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>1927 - 1930</t>
+          <t>1927 - </t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>coton, matière synthétique</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>crêpe, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
         <v>37175</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>Robe du soir</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>1928 - 1930</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>crêpe, dentelle aux fuseaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>37150</v>
+        <v>37177</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1939</t>
+          <t>1930 - </t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>37177</v>
+        <v>36976</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>1930 - </t>
+          <t>1930 - 1939</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>36976</v>
+        <v>37112</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Robe longue</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>1930 - 1939</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>37112</v>
+        <v>37150</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Robe longue</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>1930 - 1939</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>81489</v>
+        <v>80717</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Cape</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1940</t>
+          <t>1930 - 1935</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>matière synthétique, soie</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>crêpe</t>
+          <t>broderie, crêpe, tulle</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>80717</v>
+        <v>81399</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Cape</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1935</t>
+          <t>1930 - 1939</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>matière synthétique, soie</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>broderie, crêpe, tulle</t>
+          <t>crêpe, tulle</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>81399</v>
+        <v>81488</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>Robe</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1939</t>
+          <t>1930 - 1940</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>crêpe, tulle</t>
+          <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>81488</v>
+        <v>81489</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>Robe</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>1930 - 1940</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
         <v>104792</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>Manteau</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Severin Frères</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>1930 - 1950</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>37115</v>
+        <v>61077</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Robe d'après-midi</t>
+          <t>Aumônière</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>1932 - 1933</t>
+          <t>1932 - </t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>sac</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>crêpe, broché</t>
+          <t>crêpe, dentelle</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>37125</v>
+        <v>37115</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Robe d'après-midi</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>1932 - </t>
+          <t>1932 - 1933</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>crêpe</t>
+          <t>crêpe, broché</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>37126</v>
+        <v>37125</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Robe princesse</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>1932 - </t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>61077</v>
+        <v>37126</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Aumônière</t>
+          <t>Robe princesse</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>1932 - </t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>sac</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>crêpe, dentelle</t>
+          <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
         <v>86373</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>Robe longue </t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Maison Vionnet</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>1932 - </t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>59417</v>
+        <v>37179</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>Robe du soir</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>1935 - 1939</t>
+          <t>1935 - </t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>surpiqué, crêpe</t>
+          <t>satin, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>37147</v>
+        <v>59417</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Robe de mariée</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>1935 - </t>
+          <t>1935 - 1939</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>robe de cérémonie</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>viscose</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>crêpe</t>
+          <t>surpiqué, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>37167</v>
+        <v>37147</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Robe longue</t>
+          <t>Robe de mariée</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D49" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D49" s="2"/>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>1935 - 1939</t>
+          <t>1935 - </t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>robe de cérémonie</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>viscose</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>37179</v>
+        <v>37167</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Robe longue</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D50" s="2"/>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Hirsch &amp; Cie</t>
+        </is>
+      </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>1935 - </t>
+          <t>1935 - 1939</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>satin, crêpe</t>
+          <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
         <v>60965</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>Robe</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>1936 - </t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
@@ -4515,125 +4515,125 @@
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>1996 - </t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>crêpe, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>59962</v>
+        <v>60344</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Robe de cocktail</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
-          <t>Comme des garçons,  / Kawakubo, Rei</t>
+          <t>Prada,  / Prada, Miuccia</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>1997 - 1998</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), laine, polyester</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>gaze, crêpe</t>
+          <t>crêpe, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>60344</v>
+        <v>59962</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>Robe de cocktail</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
-          <t>Prada,  / Prada, Miuccia</t>
+          <t>Comme des garçons,  / Kawakubo, Rei</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>1997 - 1998</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>polyamide (=nylon), laine, polyester</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>crêpe, broderie</t>
+          <t>gaze, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
         <v>90580</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>Robe longue</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Gaultier, Jean-Paul / Jean Paul Gaultier</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>1997 - </t>
@@ -4875,165 +4875,165 @@
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>2001 - 2002</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
           <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
-        <v>85443</v>
+        <v>72482</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Veste de tailleur </t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Maison Martin Margiela,  / Margiela, Martin</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>2001 - </t>
+          <t>2001 - 2002</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>soie, cuir</t>
+          <t>viscose, acétate</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>satin, crêpe</t>
+          <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
-        <v>72482</v>
+        <v>72757</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>Veste de tailleur </t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Maison Martin Margiela,  / Margiela, Martin</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>2001 - 2002</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
-          <t>viscose, acétate</t>
+          <t>viscose</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>crêpe</t>
+          <t>crêpe, passementerie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
-        <v>72757</v>
+        <v>85443</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>Robe courte</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
-          <t>Maison Martin Margiela,  / Margiela, Martin</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>2001 - 2002</t>
+          <t>2001 - </t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>viscose</t>
+          <t>soie, cuir</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>crêpe, passementerie</t>
+          <t>satin, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="n">
         <v>54156</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>Robe longue </t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Maison Martin Margiela,  / Margiela, Martin</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>2002 - </t>
@@ -5195,125 +5195,125 @@
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>2003 - 2004</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
           <t>résine, soie</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
           <t>satin, broderie, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>59445</v>
+        <v>53307</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>Robe courte "Guillemette"</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
-          <t>David Szeto</t>
+          <t>Dries Van Noten,  / Van Noten, Dries</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>2004 - 2005</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>crêpe, imprimé</t>
+          <t>crêpe, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>53307</v>
+        <v>59445</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Robe courte "Guillemette"</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
-          <t>Dries Van Noten,  / Van Noten, Dries</t>
+          <t>David Szeto</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>2004 - 2005</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>crêpe, broderie</t>
+          <t>crêpe, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
         <v>85458</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>Robe courte</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul / Weemaels, Jacques</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
@@ -5755,205 +5755,205 @@
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>2014 - </t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
           <t>coton, soie</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
           <t>broderie, crêpe, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="n">
-        <v>59408</v>
+        <v>60436</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>Robe tunique</t>
+          <t>Robe asymétrique</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
-          <t>Gioia Seghers,  / Seghers, Gioia</t>
+          <t>Vaccarello , Anthony / Vaccarello, Anthony</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>2015 - 2016</t>
+          <t>2015 - </t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>soie, polyéthylène, polyester, cuir</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>crêpe, imprimé</t>
+          <t>crêpe, teint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="n">
-        <v>60436</v>
+        <v>60437</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>Robe asymétrique</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Vaccarello , Anthony / Vaccarello, Anthony</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>2015 - </t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>soie, polyéthylène, polyester, cuir</t>
+          <t>polyester, soie, polyéthylène</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>crêpe, teint</t>
+          <t>crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="n">
-        <v>60437</v>
+        <v>37101</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Foulard</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
-          <t>Vaccarello , Anthony / Vaccarello, Anthony</t>
+          <t>Lespagnard, Jean-Paul / Jean-Paul Lespagnard,</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>2015 - </t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>accessoire textile</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
-          <t>polyester, soie, polyéthylène</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>crêpe</t>
+          <t>imprimé, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="n">
-        <v>37101</v>
+        <v>59408</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>Foulard</t>
+          <t>Robe tunique</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
-          <t>Lespagnard, Jean-Paul / Jean-Paul Lespagnard,</t>
+          <t>Gioia Seghers,  / Seghers, Gioia</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
-          <t>2015 - </t>
+          <t>2015 - 2016</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>accessoire textile</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>imprimé, crêpe</t>
+          <t>crêpe, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="n">
         <v>85616</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>Jupe</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>2016 - </t>