--- v1 (2026-02-25)
+++ v2 (2026-04-17)
@@ -319,117 +319,117 @@
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1815 - </t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>mousseline, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>100261</v>
+        <v>87100</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Coiffe</t>
+          <t>Corsage</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1870</t>
+          <t>1850 - 1910</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>chapeau</t>
+          <t>haut sans manche</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>soie, lin</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>satin, mousseline, dentelle aux fuseaux</t>
+          <t>mousseline, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>87100</v>
+        <v>100261</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Corsage</t>
+          <t>Coiffe</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1910</t>
+          <t>1850 - 1870</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>haut sans manche</t>
+          <t>chapeau</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>soie, lin</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>mousseline, satin</t>
+          <t>satin, mousseline, dentelle aux fuseaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>58685</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Capote</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1860 - 1865</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
@@ -1199,333 +1199,333 @@
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>accessoire textile</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>fil de métal, soie</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>imprimé, mousseline, jacquard ou façonné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>81483</v>
+        <v>58959</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Robe tunique</t>
+          <t>Robe à danser</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1929</t>
+          <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>velours, mousseline</t>
+          <t>mousseline, tulle, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>58959</v>
+        <v>45200</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Robe à danser</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>mousseline, tulle, broderie</t>
+          <t>mousseline, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>45200</v>
+        <v>80869</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Débardeur</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>haut sans manche</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>soie, verre</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>mousseline, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>80869</v>
+        <v>81483</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Débardeur</t>
+          <t>Robe tunique</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1930</t>
+          <t>1920 - 1929</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>haut sans manche</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>soie, verre</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>mousseline, broderie</t>
+          <t>velours, mousseline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
         <v>78606</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>Chaussures de mariée</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1921 - </t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>chaussure</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>soie, chevreau</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>mousseline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>58465</v>
+        <v>58875</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Robe à diner</t>
+          <t>Robe d'après-midi</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>1922 - </t>
+          <t>1922 - 1922</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>soie, fil d'or</t>
+          <t>soie, verre</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>imprimé, mousseline, lamé</t>
+          <t>mousseline, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>58875</v>
+        <v>80235</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Robe d'après-midi</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>1922 - 1922</t>
+          <t>1922 - </t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>soie, verre</t>
+          <t>soie, fil de métal, verre</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>mousseline, broderie</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>80235</v>
+        <v>58465</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Robe à diner</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>1922 - </t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>soie, fil de métal, verre</t>
+          <t>soie, fil d'or</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>mousseline, broderie</t>
+          <t>imprimé, mousseline, lamé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
         <v>59976</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Robe du soir "Fontaine lumineuse"</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Lanvin,  / Lanvin, Jeanne</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>1924 - 1925</t>