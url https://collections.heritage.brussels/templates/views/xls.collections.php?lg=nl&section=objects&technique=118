--- v1 (2026-01-11)
+++ v2 (2026-04-11)
@@ -711,113 +711,113 @@
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1883 - 1888</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>velours, ottoman</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>90554</v>
+        <v>87826</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Robe de baptême</t>
+          <t>En-tout-cas</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>1890 - 1910</t>
+          <t>1890 - 1920</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
-[...2 lines deleted...]
-      <c r="G17" s="2"/>
+          <t>canne, ombrelle, parapluie</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>soie, bambou, métal</t>
+        </is>
+      </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>organdi, satin, moiré, ottoman</t>
+          <t>argenté, sergé, ottoman</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>87826</v>
+        <v>90554</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>En-tout-cas</t>
+          <t>Robe de baptême</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>1890 - 1920</t>
+          <t>1890 - 1910</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>canne, ombrelle, parapluie</t>
-[...6 lines deleted...]
-      </c>
+          <t>robe</t>
+        </is>
+      </c>
+      <c r="G18" s="2"/>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>argenté, sergé, ottoman</t>
+          <t>organdi, satin, moiré, ottoman</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>88120</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>Ombrelle</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>1900 - 1920</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>