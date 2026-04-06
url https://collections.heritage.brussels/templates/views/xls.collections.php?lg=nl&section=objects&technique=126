--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -1059,117 +1059,117 @@
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>De Mol, Arnold Léonard / Boch Frères</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>1899 - </t>
         </is>
       </c>
       <c r="F25" s="2"/>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>terre cuite</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>jacquard ou façonné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>58173</v>
+        <v>80938</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Robe deux pièces</t>
+          <t>Robe deux-pièces</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1910</t>
+          <t>1900 - 1905</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>ensemble, haut à manches courtes ou longues, ceinture, jupe, sous-vêtement chaussant</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>jacquard ou façonné</t>
+          <t>jacquard ou façonné, mousseline</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>80938</v>
+        <v>58173</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Robe deux-pièces</t>
+          <t>Robe deux pièces</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>1900 - 1905</t>
+          <t>1900 - 1910</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ensemble, haut à manches courtes ou longues, ceinture, jupe, sous-vêtement chaussant</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>jacquard ou façonné, mousseline</t>
+          <t>jacquard ou façonné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
         <v>102543</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>Ensemble de mariée</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>1905 - </t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>