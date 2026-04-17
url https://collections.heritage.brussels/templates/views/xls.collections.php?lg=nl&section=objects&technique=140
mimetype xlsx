--- v2 (2026-02-25)
+++ v3 (2026-04-17)
@@ -121,51 +121,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H87"/>
+  <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="1024" min="5" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
@@ -619,112 +619,112 @@
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>1965 - 1975</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>polyester, fil de métal</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>58023</v>
+        <v>87838</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe et cardigan</t>
+          <t>Robe-pull</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1979</t>
+          <t>1970 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>polyester</t>
+          <t>acrylique</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>87838</v>
+        <v>58023</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Robe-pull</t>
+          <t>Ensemble robe et cardigan</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>1970 - </t>
+          <t>1970 - 1979</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>acrylique</t>
+          <t>polyester</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>67923</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Ensemble gilet, pull et chemisier</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Sonia Rykiel,  / Rykiel, Sonia</t>
@@ -1007,917 +1007,917 @@
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1988 - 1989</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>laine, cuir</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>crêpe, maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>55761</v>
+        <v>54320</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Écharpe </t>
+          <t>Pull col roulé</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Sandrine Rombaux ,  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>1991 - </t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>accessoire textile</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>lin</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>maille, jersey</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>54320</v>
+        <v>55761</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Pull col roulé</t>
+          <t>Écharpe </t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Sandrine Rombaux ,  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>1991 - </t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>accessoire textile</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>lin</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>maille, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>105882</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Pull</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Emmanuel Laurent,  / Laurent, Emmanuel</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1994 - 2000</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>77046</v>
+        <v>105886</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe, chaussures et broche</t>
+          <t>Pull</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D27" s="2"/>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Bertrand Sottiaux,  / Sottiaux, Bertrand</t>
+        </is>
+      </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>1995 - 2020</t>
+          <t>1995 - 2005</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>trois pièces, robe longue, chaussure, broche</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>acrylique, polyamide (=nylon), élasthane</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>105886</v>
+        <v>77046</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Pull</t>
+          <t>Ensemble robe, chaussures et broche</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D28" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D28" s="2"/>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>1995 - 2005</t>
+          <t>1995 - 2020</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>trois pièces, robe longue, chaussure, broche</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>acrylique, polyamide (=nylon), élasthane</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>102778</v>
+        <v>105877</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Pull</t>
+          <t>Short</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Pollet, Valérie / mais il est où le soleil ?</t>
+          <t>Sami Tillouche,  / Tillouche , Sami</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>1997 - 1999</t>
+          <t>1997 - </t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>pantalon court</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>polyester, laine</t>
+          <t>polyamide (=nylon), coton, résine synthétique, élasthane</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>63124</v>
+        <v>105881</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Echarpe </t>
+          <t>Polo</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
+          <t>Emmanuel Laurent,  / Laurent, Emmanuel</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1997 - </t>
+          <t>1997 - 2000</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>accessoire textile</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>laine, fibres synthétiques</t>
+          <t>coton, fibres synthétiques</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>tulle, maille</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>63128</v>
+        <v>105883</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Gilet</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
+          <t>Emmanuel Laurent,  / Laurent, Emmanuel</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>1997 - </t>
+          <t>1997 - 1998</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>lin</t>
+          <t>polyamide (=nylon), polyester</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>maille, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>105863</v>
+        <v>102778</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Pull </t>
+          <t>Pull</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
+          <t>Pollet, Valérie / mais il est où le soleil ?</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>1997 - 1998</t>
-[...2 lines deleted...]
-      <c r="F32" s="2"/>
+          <t>1997 - 1999</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>haut à manches courtes ou longues</t>
+        </is>
+      </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>polyester, laine</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>105865</v>
+        <v>63124</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Pull</t>
+          <t>Echarpe </t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
+          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>1997 - 1998</t>
+          <t>1997 - </t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>accessoire textile</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>laine, fibres synthétiques</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>tulle, maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>105866</v>
+        <v>63128</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Gilet</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
+          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>1997 - 1998</t>
+          <t>1997 - </t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>lin</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>maille, sergé</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>86369</v>
+        <v>105863</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Pull </t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>Comme des garçons,  / Kawakubo, Rei</t>
+          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>1997 - </t>
-[...6 lines deleted...]
-      </c>
+          <t>1997 - 1998</t>
+        </is>
+      </c>
+      <c r="F35" s="2"/>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), fibres synthétiques, plume</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>53401</v>
+        <v>105865</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Robe longue </t>
+          <t>Pull</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>Beauduin, Eric / Eric Beauduin</t>
+          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>1997 - 1998</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>laine, acrylique, élasthane</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>toile, maille</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>55697</v>
+        <v>105866</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Pull</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
+          <t>Union pour le vêtement,  / Vervaeren, Didier / Yvrenogeau, Hervé / Rondenet, Thierry</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>1997 - 1998</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>laine, fibres synthétiques</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>tulle, maille</t>
+          <t>maille, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>105877</v>
+        <v>86369</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Short</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Sami Tillouche,  / Tillouche , Sami</t>
+          <t>Comme des garçons,  / Kawakubo, Rei</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>1997 - </t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>pantalon court</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), coton, résine synthétique, élasthane</t>
+          <t>polyamide (=nylon), fibres synthétiques, plume</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>105881</v>
+        <v>53401</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Polo</t>
+          <t>Robe longue </t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Emmanuel Laurent,  / Laurent, Emmanuel</t>
+          <t>Beauduin, Eric / Eric Beauduin</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>1997 - 2000</t>
+          <t>1997 - 1998</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>coton, fibres synthétiques</t>
+          <t>laine, acrylique, élasthane</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>toile, maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>105883</v>
+        <v>55697</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Pull</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>Emmanuel Laurent,  / Laurent, Emmanuel</t>
+          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>1997 - 1998</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), polyester</t>
+          <t>laine, fibres synthétiques</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>maille, imprimé</t>
+          <t>tulle, maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>55764</v>
+        <v>105873</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>Écharpe-collier</t>
+          <t>Moufles</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
+          <t>Beauduin-Masson,  / Beauduin, Eric / Masson, Anne</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>1998 - 1999</t>
+          <t>1998 - </t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>accessoire textile</t>
+          <t>moufle</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>lin</t>
+          <t>laine, polyamide (=nylon), élasthane, résine synthétique</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>maille, velours</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>105873</v>
+        <v>105874</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Moufles</t>
+          <t>Écharpe</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Beauduin-Masson,  / Beauduin, Eric / Masson, Anne</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>1998 - </t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>moufle</t>
+          <t>accessoire textile</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>laine, polyamide (=nylon), élasthane, résine synthétique</t>
+          <t>laine, acrylique</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>105874</v>
+        <v>55701</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Écharpe</t>
+          <t>Pull</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Beauduin-Masson,  / Beauduin, Eric / Masson, Anne</t>
+          <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>1998 - </t>
+          <t>1998 - 1999</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>accessoire textile</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>laine, acrylique</t>
+          <t>lin, fibres synthétiques</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>55701</v>
+        <v>55764</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Pull</t>
+          <t>Écharpe-collier</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Tony Delcampe et Sandrine Rombaux ,  / Delcampe, Tony  / Rombaux, Sandrine</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>1998 - 1999</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>accessoire textile</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>lin, fibres synthétiques</t>
+          <t>lin</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>maille, velours</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>59308</v>
+        <v>105888</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe tunique et jupe</t>
+          <t>Veste</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Annemie Verbeke,  / Verbeke, Annemie</t>
+          <t>Own,  / Yvrenogeau, Hervé / Rondenet, Thierry</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>1999 - </t>
+          <t>1999 - 2007</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>coton, viscose, acétate</t>
+          <t>laine, polyamide (=nylon), coton, acétate</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>toile, maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
         <v>74241</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>Robe longue</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Ann Demeulemeester,  / Demeulemeester, Ann</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>1999 - 2000</t>
@@ -1959,85 +1959,85 @@
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>1999 - </t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>sous-vêtement</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>coton, élasthane, polyamide (=nylon), résine synthétique</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>105888</v>
+        <v>59308</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Veste</t>
+          <t>Ensemble robe tunique et jupe</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Own,  / Yvrenogeau, Hervé / Rondenet, Thierry</t>
+          <t>Annemie Verbeke,  / Verbeke, Annemie</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>1999 - 2007</t>
+          <t>1999 - </t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>laine, polyamide (=nylon), coton, acétate</t>
+          <t>coton, viscose, acétate</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>toile, maille</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
         <v>105876</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>Pull</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Sami Tillouche,  / Tillouche , Sami</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>2000 - 2003</t>
@@ -2355,325 +2355,325 @@
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>2011 - </t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>chapeau</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>56325</v>
+        <v>106062</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Robe pull "Kinka"</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>Wijnants, Christian / Christian Wijnants</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>2013 - 2014</t>
+          <t>2013 - </t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>polyester</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>maille, teint</t>
+          <t>toile, maille, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
         <v>54035</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>Robe courte</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Knott, Jean-Paul / Jean-Paul Knott</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>2013 - </t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>polyester</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>toile, maille, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>106062</v>
+        <v>56325</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Robe pull "Kinka"</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Wijnants, Christian / Christian Wijnants</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>2013 - </t>
+          <t>2013 - 2014</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>polyester</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>toile, maille, satin</t>
+          <t>maille, teint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
         <v>59938</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>Pull</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>KRJST,  / Schillebeeckx, Erika / de Moriamé, Justine</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>2014 - 2015</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>laine, polyamide (=nylon)</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>101043</v>
+        <v>61609</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Robe </t>
+          <t>Baskets "Triple S"</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Maison Margiela</t>
+          <t>Balenciaga</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>2017 - </t>
+          <t>2017 - 2018</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>chaussage et accessoire de chaussage</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>coton, élasthane</t>
+          <t>polyamide (=nylon), viscose, cuir</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>61609</v>
+        <v>85620</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Baskets "Triple S"</t>
+          <t>Ensemble pull, haut et pantalon</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Balenciaga</t>
+          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>2017 - 2018</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>chaussage et accessoire de chaussage</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), viscose, cuir</t>
+          <t>laine, polyamide (=nylon), coton, acétate, polyester</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>maille, toile, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>85620</v>
+        <v>101043</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>Ensemble pull, haut et pantalon</t>
+          <t>Robe </t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Jean-Paul Knott,  / Knott, Jean-Paul</t>
+          <t>Maison Margiela</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>2017 - 2018</t>
+          <t>2017 - </t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>laine, polyamide (=nylon), coton, acétate, polyester</t>
+          <t>coton, élasthane</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>maille, toile, sergé</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
         <v>105123</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>Robe courte</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>2019 - 2020</t>
@@ -2715,877 +2715,957 @@
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>2019 - </t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>trois pièces</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>coton, soie, cachemire, élasthane</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>maille, jersey, satin, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>105127</v>
+        <v>110665</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>Ceinture</t>
+          <t>Gants</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
+          <t>Lévy, Sarah / Sarah Lévy</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>2020 - </t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>ceinture</t>
+          <t>gant</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>polyester, élasthane</t>
+          <t>élasthane, polyamide (=nylon), cuir, coton</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>maille, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>102810</v>
+        <v>105127</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>Robe </t>
+          <t>Ceinture</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>2021 - 2022</t>
+          <t>2020 - </t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>ceinture</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>matière plastique, coton</t>
+          <t>polyester, élasthane</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>maille, enduit</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>78371</v>
+        <v>102810</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>Ensemble pull et jupe</t>
+          <t>Robe </t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
-          <t>Buissonnière</t>
+          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>2021 - 2022</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), viscose, laine, cachemire, polyester, coton</t>
+          <t>matière plastique, coton</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>maille, crêpe</t>
+          <t>maille, enduit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>102807</v>
+        <v>78371</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe, boucles d'oreilles et sac à bandoulière</t>
+          <t>Ensemble pull et jupe</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
+          <t>Buissonnière</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>2022 - 2023</t>
-[...2 lines deleted...]
-      <c r="F70" s="2"/>
+          <t>2021 - 2022</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>deux pièces</t>
+        </is>
+      </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>matière plastique, matière plastique, cuir, coton, polyamide (=nylon)</t>
+          <t>polyamide (=nylon), viscose, laine, cachemire, polyester, coton</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>maille, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>81192</v>
+        <v>102807</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste, pull et pantalon</t>
+          <t>Ensemble robe, boucles d'oreilles et sac à bandoulière</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
-          <t>Seghers, Gioia</t>
+          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>2022 - </t>
-[...6 lines deleted...]
-      </c>
+          <t>2022 - 2023</t>
+        </is>
+      </c>
+      <c r="F71" s="2"/>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>coton, cachemire</t>
+          <t>matière plastique, matière plastique, cuir, coton, polyamide (=nylon)</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>patchwork, sergé, maille</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>99760</v>
+        <v>81192</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>Ensemble haut et pantalon</t>
+          <t>Ensemble veste, pull et pantalon</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
+          <t>Seghers, Gioia</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>2023 - </t>
+          <t>2022 - </t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>élasthane, polyester</t>
+          <t>coton, cachemire</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>maille, ciré</t>
+          <t>patchwork, sergé, maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>99761</v>
+        <v>109358</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>Ensemble haut, pull, pantalon</t>
+          <t>Ensemble haut, combinaison et jupe</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
+          <t>Repetto</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>2023 - 2024</t>
+          <t>2023 - </t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>trois pièces</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>coton, élasthane, polyester, élasthane</t>
+          <t>coton, acrylique, polyamide (=nylon), élasthane</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>maille, dentelle mécanique</t>
+          <t>maille, jersey, tulle, dentelle mécanique</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>102521</v>
+        <v>102808</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>Ensemble pull et jupe</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>Natan,  / Vermeulen, Edouard</t>
+          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>2023 - 2024</t>
-[...6 lines deleted...]
-      </c>
+          <t>2023 - </t>
+        </is>
+      </c>
+      <c r="F74" s="2"/>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>cachemire, soie, polyester, coton</t>
+          <t>polyamide (=nylon), élasthane</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>maille, shantung</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>102808</v>
+        <v>96903</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Paire de sneakers</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
+          <t>Lavigna, Nicolas / Norm</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>2023 - </t>
         </is>
       </c>
-      <c r="F75" s="2"/>
+      <c r="F75" s="2" t="inlineStr">
+        <is>
+          <t>basket</t>
+        </is>
+      </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), élasthane</t>
+          <t>polyester, caoutchouc</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>maille, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>96903</v>
+        <v>99758</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>Paire de sneakers</t>
+          <t>Ensemble haut et jupe</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>Lavigna, Nicolas / Norm</t>
+          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>2023 - </t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>basket</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>polyester, caoutchouc</t>
+          <t>polyamide (=nylon), élasthane, terre cuite, métal</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>maille, moulé</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>99758</v>
+        <v>99759</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>Ensemble haut et jupe</t>
+          <t>Ensemble pull et cycliste</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>2023 - </t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), élasthane, terre cuite, métal</t>
+          <t>fil de métal, polyester</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>99759</v>
+        <v>99760</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>Ensemble pull et cycliste</t>
+          <t>Ensemble haut et pantalon</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>2023 - </t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>fil de métal, polyester</t>
+          <t>élasthane, polyester</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>maille, ciré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>109358</v>
+        <v>99761</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>Ensemble haut, combinaison et jupe</t>
+          <t>Ensemble haut, pull, pantalon</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
-          <t>Repetto</t>
+          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>2023 - </t>
+          <t>2023 - 2024</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>trois pièces</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>coton, acrylique, polyamide (=nylon), élasthane</t>
+          <t>coton, élasthane, polyester, élasthane</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>maille, jersey, tulle, dentelle mécanique</t>
+          <t>maille, dentelle mécanique</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>105112</v>
+        <v>102521</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>Ensemble haut, short, chaussures et chaussettes</t>
+          <t>Ensemble pull et jupe</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>Menuge, Julie</t>
+          <t>Natan,  / Vermeulen, Edouard</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>2024 - </t>
+          <t>2023 - 2024</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>ensemble</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>coton, polyester, cuir, caoutchouc</t>
+          <t>cachemire, soie, polyester, coton</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>jersey, maille, imprimé</t>
+          <t>maille, shantung</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>105113</v>
+        <v>106559</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>Ensemble débardeur et bermuda </t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
-          <t>Mipinta,  / Miro, Fernando</t>
+          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar / Ganni,  / Reffstrup, Ditte</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>polyester, élasthane</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>maille, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>105119</v>
+        <v>110670</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Ensemble casquette et écharpe</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
-          <t>Zouagui, Nourredine / Puma,  / Nike</t>
+          <t>Lévy, Sarah / Sarah Lévy</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>chapeau</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>polyester, résine synthétique, laine, cuir, caoutchouc</t>
+          <t>cuir, polyester</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>organza, maille, imprimé</t>
+          <t>maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>105120</v>
+        <v>105112</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>Manteau</t>
+          <t>Ensemble haut, short, chaussures et chaussettes</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t>Zouagui, Nourredine</t>
+          <t>Menuge, Julie</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>ensemble</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>élasthane, coton, polyester</t>
+          <t>coton, polyester, cuir, caoutchouc</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>passementerie, maille</t>
+          <t>jersey, maille, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>99154</v>
+        <v>105113</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>Robe longue</t>
+          <t>Ensemble débardeur et bermuda </t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
-          <t>Diane Von Fürstenberg,  / Von Fürstenberg, Diane</t>
+          <t>Mipinta,  / Miro, Fernando</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon)</t>
+          <t>polyester, élasthane</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>maille</t>
+          <t>maille, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>106559</v>
+        <v>105119</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar / Ganni,  / Reffstrup, Ditte</t>
+          <t>Zouagui, Nourredine / Puma,  / Nike</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>polyester, élasthane</t>
+          <t>polyester, résine synthétique, laine, cuir, caoutchouc</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>maille, imprimé</t>
+          <t>organza, maille, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>105121</v>
+        <v>105120</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>Ensemble veste et collant</t>
+          <t>Manteau</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
+          <t>Zouagui, Nourredine</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>2025 - </t>
+          <t>2024 - </t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), élasthane, cuir</t>
+          <t>élasthane, coton, polyester</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>tulle, maille, teint</t>
+          <t>passementerie, maille</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
+        <v>99154</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>Robe longue</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>Diane Von Fürstenberg,  / Von Fürstenberg, Diane</t>
+        </is>
+      </c>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>2024 - </t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr">
+        <is>
+          <t>robe longue</t>
+        </is>
+      </c>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>polyamide (=nylon)</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>maille</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="1" t="n">
         <v>106557</v>
       </c>
-      <c r="B87" s="2" t="inlineStr">
+      <c r="B88" s="2" t="inlineStr">
         <is>
           <t>Ensemble soutien-gorge et culotte</t>
         </is>
       </c>
-      <c r="C87" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D87" s="2" t="inlineStr">
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar / Chantelle,  / Cambuzat, Renaud</t>
         </is>
       </c>
-      <c r="E87" s="2" t="inlineStr">
+      <c r="E88" s="2" t="inlineStr">
         <is>
           <t>2025 - </t>
         </is>
       </c>
-      <c r="F87" s="2" t="inlineStr">
+      <c r="F88" s="2" t="inlineStr">
         <is>
           <t>sous-vêtement</t>
         </is>
       </c>
-      <c r="G87" s="2" t="inlineStr">
+      <c r="G88" s="2" t="inlineStr">
         <is>
           <t>polyamide (=nylon), viscose, élasthane, coton</t>
         </is>
       </c>
-      <c r="H87" s="2" t="inlineStr">
+      <c r="H88" s="2" t="inlineStr">
         <is>
           <t>dentelle mécanique, tulle, maille</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="1" t="n">
+        <v>105121</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>Ensemble veste et collant</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
+        <is>
+          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar</t>
+        </is>
+      </c>
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>2025 - </t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr">
+        <is>
+          <t>deux pièces</t>
+        </is>
+      </c>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>polyamide (=nylon), élasthane, cuir</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>tulle, maille, teint</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>