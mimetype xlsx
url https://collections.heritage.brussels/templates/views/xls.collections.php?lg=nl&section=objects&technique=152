--- v0 (2025-11-16)
+++ v1 (2026-04-19)
@@ -571,153 +571,153 @@
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1900 - 1910</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ombrelle</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>soie, bois</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>broderie anglaise, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>98987</v>
+        <v>60950</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Robe de fiançailles </t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>1900 - </t>
+          <t>1902 - 1912</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>dentelle mécanique, broderie anglaise</t>
+          <t>broderie anglaise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>60950</v>
+        <v>99158</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Robe </t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>1902 - 1912</t>
+          <t>1905 - </t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>robe, robe longue</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>broderie anglaise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>99158</v>
+        <v>98987</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Robe </t>
+          <t>Robe de fiançailles </t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>1905 - </t>
+          <t>1907 - 1907</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>robe, robe longue</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>broderie anglaise</t>
+          <t>dentelle mécanique, broderie anglaise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>59299</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Robe de baptême</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1918 - </t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
@@ -841,51 +841,51 @@
           <t>coton</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>broderie anglaise, organdi</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
         <v>90616</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Ensemble gilet et robe</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Rogge, Meryll</t>
+          <t>Rogge, Meryll / Meryll Rogge</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>2021 - </t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>deux pièces</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>viscose, coton</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>satin, broderie anglaise</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>