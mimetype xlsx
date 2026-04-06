--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -667,117 +667,117 @@
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>1835 - 1845</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>45980</v>
+        <v>99073</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Ombrelle marquise</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>1840 - 1870</t>
+          <t>1840 - 1840</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ombrelle</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>soie, métal</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>passementerie, imprimé</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>99073</v>
+        <v>45980</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Ombrelle marquise</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>1840 - 1840</t>
+          <t>1840 - 1870</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>ombrelle</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>soie, métal</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>passementerie, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>80991</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Robe à crinoline</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>1841 - 1844</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
@@ -883,153 +883,153 @@
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>1848 - 1849</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>laine</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>tissage, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>59683</v>
+        <v>59885</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Éventail plié</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1860</t>
+          <t>1850 - 1870</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>éventail plié</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>bois, papier, gouache</t>
+          <t>ivoire, papier</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>taillé, imprimé, peint</t>
+          <t>taillé, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>59885</v>
+        <v>58677</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Éventail plié</t>
+          <t>Eventail plié</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1850 - 1870</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>éventail plié</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>ivoire, papier</t>
+          <t>papier, nacre</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>taillé, imprimé</t>
+          <t>taillé, peint, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>58677</v>
+        <v>59683</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Eventail plié</t>
+          <t>Éventail plié</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1870</t>
+          <t>1850 - 1860</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>éventail plié</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>papier, nacre</t>
+          <t>bois, papier, gouache</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>taillé, peint, imprimé</t>
+          <t>taillé, imprimé, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>80968</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Robe </t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>1850 - </t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
@@ -1167,117 +1167,117 @@
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>1869 - 1873</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>imprimé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>59606</v>
+        <v>58530</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Éventail cocarde</t>
+          <t>Robe deux-pièces</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1870 - 1880</t>
+          <t>1870 - </t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>éventail plié</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>bois, coton</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>taillé, imprimé, toile</t>
+          <t>imprimé sur chaîne</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>58530</v>
+        <v>59606</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Robe deux-pièces</t>
+          <t>Éventail cocarde</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>1870 - </t>
+          <t>1870 - 1880</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>éventail plié</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>bois, coton</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>imprimé sur chaîne</t>
+          <t>taillé, imprimé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
         <v>36982</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>Robe à tournure</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>1872 - 1874</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
@@ -1343,117 +1343,117 @@
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1890 - 1910</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>éventail plié</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>bois, papier</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>taillé, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>90504</v>
+        <v>80205</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>En-tout-cas</t>
+          <t>Éventail plié</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>1890 - 1920</t>
+          <t>1890 - 1940</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>canne, ombrelle, parapluie</t>
+          <t>éventail plié</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>bois, coton</t>
+          <t>bois, papier</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé, technique de sculpture</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>80205</v>
+        <v>90504</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Éventail plié</t>
+          <t>En-tout-cas</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>1890 - 1940</t>
+          <t>1890 - 1920</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>éventail plié</t>
+          <t>canne, ombrelle, parapluie</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>bois, papier</t>
+          <t>bois, coton</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>toile, imprimé, technique de sculpture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
         <v>80204</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>Éventail plié</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>1893 - 1940</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
@@ -1487,153 +1487,153 @@
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>1900 - 1925</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>éventail plié</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>métal, papier</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>90507</v>
+        <v>87830</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>Ombrelle</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>1900 - 1920</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ombrelle</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>coton, bois</t>
+          <t>bois, coton</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>imprimé, passementerie, satin, toile</t>
+          <t>satin, passementerie, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>87830</v>
+        <v>88120</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>Ombrelle</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>1900 - 1920</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ombrelle</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>bois, coton</t>
+          <t>soie, bois, laiton</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>satin, passementerie, imprimé</t>
+          <t>toile, imprimé, technique de sculpture, ottoman</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>88120</v>
+        <v>90507</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>Ombrelle</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>1900 - 1920</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>ombrelle</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>soie, bois, laiton</t>
+          <t>coton, bois</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé, technique de sculpture, ottoman</t>
+          <t>imprimé, passementerie, satin, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
         <v>87883</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>Robe d'été</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>1904 - 1905</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
@@ -1747,261 +1747,261 @@
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>1912 - 1913</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>manteau</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>imprimé, lamé, velours</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>56881</v>
+        <v>103156</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>Sac à farine</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>1914 - 1918</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ustensiles de conservation et rangement</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé</t>
+          <t>imprimé, broderie, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>56888</v>
+        <v>56881</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>Sac à farine</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>1914 - 1918</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>ustensiles de conservation et rangement</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>103156</v>
+        <v>56888</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>Sac à farine</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>1914 - 1918</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>ustensiles de conservation et rangement</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>imprimé, broderie, toile</t>
+          <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>59682</v>
+        <v>58876</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Eventail cocarde</t>
+          <t>Sac du soir</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1924</t>
+          <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>éventail plié</t>
+          <t>sac</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>bois, papier</t>
+          <t>verre, résine synthétique</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>imprimé, taillé</t>
+          <t>broderie, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>59710</v>
+        <v>59682</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Éventail plié</t>
+          <t>Eventail cocarde</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1930</t>
+          <t>1920 - 1924</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>éventail plié</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>bois, papier</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>taillé, imprimé</t>
+          <t>imprimé, taillé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>58876</v>
+        <v>59710</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>Sac du soir</t>
+          <t>Éventail plié</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>sac</t>
+          <t>éventail plié</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>verre, résine synthétique</t>
+          <t>bois, papier</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>broderie, imprimé</t>
+          <t>taillé, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
         <v>73767</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>Ombrelle</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>1920 - 1939</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
@@ -2035,153 +2035,153 @@
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>1920 - 1939</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>ombrelle</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>bois, coton</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>imprimé, technique de sculpture, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>37132</v>
+        <v>95594</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Ombrelle</t>
+          <t>Châle</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1939</t>
+          <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>ombrelle</t>
+          <t>accessoire textile</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>coton, bois</t>
+          <t>fil de métal, soie</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>imprimé, toile</t>
+          <t>imprimé, mousseline, jacquard ou façonné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>37133</v>
+        <v>37132</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>Ombrelle</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>1920 - 1939</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>ombrelle</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>coton, bois</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>imprimé, vernis, taillé, toile</t>
+          <t>imprimé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>95594</v>
+        <v>37133</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Châle</t>
+          <t>Ombrelle</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1930</t>
+          <t>1920 - 1939</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>accessoire textile</t>
+          <t>ombrelle</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>fil de métal, soie</t>
+          <t>coton, bois</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>imprimé, mousseline, jacquard ou façonné</t>
+          <t>imprimé, vernis, taillé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
         <v>58465</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>Robe à diner</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>1922 - </t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
@@ -2395,261 +2395,261 @@
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>1928 - 1935</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>37113</v>
+        <v>100333</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>Robe portefeuille</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D64" s="2"/>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Fortuny, Mariano</t>
+        </is>
+      </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>1930 - 1939</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>robe longue, ceinture, accessoire de coiffure</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>soie, verre de Murano</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>plissé, taffetas, imprimé, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
         <v>58024</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>Robe d'après-midi</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>1930 - 1932</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>100333</v>
+        <v>37113</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Robe portefeuille</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D66" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D66" s="2"/>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>1930 - 1939</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>robe longue, ceinture, accessoire de coiffure</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>soie, verre de Murano</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>plissé, taffetas, imprimé, satin</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
         <v>37111</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>Robe de cocktail</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>1932 - </t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>81050</v>
+        <v>74588</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>Dix-sept drapeaux nationaux de l'Allemagne nazie</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
-[...2 lines deleted...]
-      <c r="D68" s="2"/>
+          <t>Musée Mode &amp; Dentelle</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Laurencin, Marie</t>
+        </is>
+      </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>1933 - 1945</t>
-[...3 lines deleted...]
-      <c r="G68" s="2"/>
+          <t>1933 - </t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>robe longue</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>soie</t>
+        </is>
+      </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé</t>
+          <t>taffetas, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>74588</v>
+        <v>81050</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Dix-sept drapeaux nationaux de l'Allemagne nazie</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>Musée Mode &amp; Dentelle</t>
-[...6 lines deleted...]
-      </c>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D69" s="2"/>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>1933 - </t>
-[...11 lines deleted...]
-      </c>
+          <t>1933 - 1945</t>
+        </is>
+      </c>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>taffetas, imprimé</t>
+          <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
         <v>37104</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>Peignoir</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>1935 - 1939</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
@@ -2715,301 +2715,301 @@
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>1940 - 1945</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>59626</v>
+        <v>60624</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>Éventail cocarde</t>
+          <t>Maillot de bain 1 pièce</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1960</t>
+          <t>1950 - 1959</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>éventail plié</t>
+          <t>maillot de bain 1 pièce</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>bois, papier</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>taillé, imprimé</t>
+          <t>imprimé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>60624</v>
+        <v>60625</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>Maillot de bain 1 pièce</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>1950 - 1959</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>maillot de bain 1 pièce</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>imprimé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>60625</v>
+        <v>59468</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>Maillot de bain 1 pièce</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>1950 - 1959</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>maillot de bain 1 pièce</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>imprimé, toile</t>
+          <t>imprimé, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>59468</v>
+        <v>59626</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>Maillot de bain 1 pièce</t>
+          <t>Éventail cocarde</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1959</t>
+          <t>1950 - 1960</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>maillot de bain 1 pièce</t>
+          <t>éventail plié</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>bois, papier</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>imprimé, jersey</t>
+          <t>taillé, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>81292</v>
+        <v>87795</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>Robe du soir</t>
+          <t>Parapluie</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D77" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D77" s="2"/>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1955</t>
+          <t>1950 - 1969</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>parapluie</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>polyamide (=nylon), métal, cuir</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>imprimé, taffetas</t>
+          <t>tissage, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>81352</v>
+        <v>81292</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>Robe chemisier</t>
+          <t>Robe du soir</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D78" s="2"/>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Balmain, Pierre / Balmain</t>
+        </is>
+      </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1959</t>
+          <t>1950 - 1955</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé</t>
+          <t>imprimé, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>87795</v>
+        <v>81352</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>Parapluie</t>
+          <t>Robe chemisier</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1969</t>
+          <t>1950 - 1959</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>parapluie</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), métal, cuir</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>tissage, imprimé</t>
+          <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
         <v>98734</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>Robe courte</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>1950 - 1965</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
@@ -3383,341 +3383,341 @@
       </c>
       <c r="D90" s="2"/>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>1959 - 1960</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>trois pièces</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>polyamide (=nylon)</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>59807</v>
+        <v>59924</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe et veste</t>
+          <t>Imperméable</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D91" s="2"/>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>de Givenchy, Hubert / Givenchy</t>
+        </is>
+      </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1969</t>
+          <t>1960 - 1979</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>ensemble, robe, veste d'intérieur</t>
-[...6 lines deleted...]
-      </c>
+          <t>manteau</t>
+        </is>
+      </c>
+      <c r="G91" s="2"/>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>imprimé, toile</t>
+          <t>imprimé, toile, enduit</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>59924</v>
+        <v>59455</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>Imperméable</t>
+          <t>Turban</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D92" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D92" s="2"/>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1979</t>
+          <t>1960 - 1970</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
-[...2 lines deleted...]
-      <c r="G92" s="2"/>
+          <t>chapeau</t>
+        </is>
+      </c>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>soie</t>
+        </is>
+      </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>imprimé, toile, enduit</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>59455</v>
+        <v>59807</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>Turban</t>
+          <t>Ensemble robe et veste</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D93" s="2"/>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1970</t>
+          <t>1960 - 1969</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>chapeau</t>
+          <t>ensemble, robe, veste d'intérieur</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>imprimé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
         <v>81456</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>Ensemble mini-robe et cape</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D94" s="2"/>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>1960 - 1969</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>robe courte, deux pièces</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>57812</v>
+        <v>92413</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>Chapeau d'été</t>
+          <t>Maillot de bain 1 pièce</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D95" s="2"/>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1965</t>
+          <t>1960 - 1969</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>chapeau</t>
+          <t>maillot de bain 1 pièce</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>imprimé, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>57813</v>
+        <v>57796</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>Toque</t>
+          <t>Robe de cocktail</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t>Jean Patou</t>
+          <t>Maggy Rouff</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1965</t>
+          <t>1960 - 1963</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>chapeau</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>soie, plume</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>imprimé, taffetas</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>57796</v>
+        <v>57812</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>Robe de cocktail</t>
+          <t>Chapeau d'été</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D97" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D97" s="2"/>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1963</t>
+          <t>1960 - 1965</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>chapeau</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>imprimé, taffetas</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>92413</v>
+        <v>57813</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>Maillot de bain 1 pièce</t>
+          <t>Toque</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D98" s="2"/>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Jean Patou</t>
+        </is>
+      </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
-          <t>1960 - 1969</t>
+          <t>1960 - 1965</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>maillot de bain 1 pièce</t>
+          <t>chapeau</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>soie, plume</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>imprimé, jersey</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
         <v>95275</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>Robe de cocktail</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Nina Ricci,  / Crahay, Jules François</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>1962 - </t>
@@ -3839,597 +3839,597 @@
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>1969 - 1972</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>robe longue</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>61871</v>
+        <v>58931</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>Tablier</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D103" s="2"/>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1975</t>
+          <t>1970 - </t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>tablier</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>coton, fibres synthétiques</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>imprimé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>59819</v>
+        <v>61871</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>Éventail cocarde</t>
+          <t>Tablier</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D104" s="2"/>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>1970 - 2000</t>
+          <t>1970 - 1975</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>éventail plié</t>
+          <t>tablier</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>papier, métal</t>
+          <t>coton, fibres synthétiques</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>58931</v>
+        <v>59819</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Éventail cocarde</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D105" s="2"/>
       <c r="E105" s="2" t="inlineStr">
         <is>
-          <t>1970 - </t>
+          <t>1970 - 2000</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>éventail plié</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>papier, métal</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>imprimé, toile</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>81327</v>
+        <v>73777</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>Robe de cocktail</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D106" s="2"/>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1979</t>
+          <t>1970 - </t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>crêpe, imprimé</t>
+          <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>81346</v>
+        <v>87847</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe et étole</t>
+          <t>Bikini</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D107" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D107" s="2"/>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1979</t>
+          <t>1970 - </t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>deux pièces, robe, accessoire textile</t>
-[...6 lines deleted...]
-      </c>
+          <t>maillot de bain 2 pièces</t>
+        </is>
+      </c>
+      <c r="G107" s="2"/>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé</t>
+          <t>imprimé, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>73777</v>
+        <v>81327</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Robe de cocktail</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D108" s="2"/>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>1970 - </t>
+          <t>1970 - 1979</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé</t>
+          <t>crêpe, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>87847</v>
+        <v>81346</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>Bikini</t>
+          <t>Ensemble robe et étole</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D109" s="2"/>
+      <c r="D109" s="2" t="inlineStr">
+        <is>
+          <t>Féraud, Louis</t>
+        </is>
+      </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>1970 - </t>
+          <t>1970 - 1979</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>maillot de bain 2 pièces</t>
-[...2 lines deleted...]
-      <c r="G109" s="2"/>
+          <t>deux pièces, robe, accessoire textile</t>
+        </is>
+      </c>
+      <c r="G109" s="2" t="inlineStr">
+        <is>
+          <t>polyester</t>
+        </is>
+      </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>imprimé, jersey</t>
+          <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>57844</v>
+        <v>95438</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>Ensemble brassière, jupe longue et châle</t>
+          <t>Robe longue</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D110" s="2"/>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>1970 - </t>
+          <t>1970 - 1979</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>jersey, imprimé</t>
+          <t>mousseline, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>57971</v>
+        <v>58014</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>Robe chemisier</t>
+          <t>Robe-manteau</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D111" s="2"/>
+      <c r="D111" s="2" t="inlineStr">
+        <is>
+          <t>Manguin, Brigitte</t>
+        </is>
+      </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1971</t>
+          <t>1970 - 1979</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>imprimé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>57975</v>
+        <v>57844</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>Ensemble jupe et blouse</t>
+          <t>Ensemble brassière, jupe longue et châle</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D112" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D112" s="2"/>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>1970 - </t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>imprimé, toile</t>
+          <t>jersey, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
-        <v>53299</v>
+        <v>57971</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>Robe de suite de mariage</t>
+          <t>Robe chemisier</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D113" s="2"/>
       <c r="E113" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1979</t>
+          <t>1970 - 1971</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>robe de cérémonie</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="n">
-        <v>58007</v>
+        <v>57975</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>Robe longue</t>
+          <t>Ensemble jupe et blouse</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
-          <t>Laura Ashley,  / Ashley, Laura</t>
+          <t>Marimekko</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1979</t>
+          <t>1970 - </t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>imprimé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
-        <v>58010</v>
+        <v>53299</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>Robe tablier</t>
+          <t>Robe de suite de mariage</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D115" s="2"/>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>1970 - </t>
+          <t>1970 - 1979</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>robe de cérémonie</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>58014</v>
+        <v>58007</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>Robe-manteau</t>
+          <t>Robe longue</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
-          <t>Manguin, Brigitte</t>
+          <t>Laura Ashley,  / Ashley, Laura</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>1970 - 1979</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>imprimé, toile</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>95438</v>
+        <v>58010</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>Robe longue</t>
+          <t>Robe tablier</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D117" s="2"/>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>1970 - 1979</t>
+          <t>1970 - </t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>mousseline, imprimé</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
         <v>57968</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>Robe chemisier</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Ascot,  / Yves Saint Laurent</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>1971 - 1973</t>
@@ -4707,225 +4707,225 @@
       </c>
       <c r="D125" s="2"/>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>1974 - 1975</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
           <t>velours, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
-        <v>57974</v>
+        <v>99131</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>Ensemble d'été</t>
+          <t>Robe </t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D126" s="2"/>
+      <c r="D126" s="2" t="inlineStr">
+        <is>
+          <t>Ascot,  / Dior</t>
+        </is>
+      </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>1974 - </t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>ensemble</t>
-[...2 lines deleted...]
-      <c r="G126" s="2"/>
+          <t>robe</t>
+        </is>
+      </c>
+      <c r="G126" s="2" t="inlineStr">
+        <is>
+          <t>soie</t>
+        </is>
+      </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
-        <v>58001</v>
+        <v>57974</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe courte et chapeau</t>
+          <t>Ensemble d'été</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D127" s="2"/>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>1974 - </t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
-[...6 lines deleted...]
-      </c>
+          <t>ensemble</t>
+        </is>
+      </c>
+      <c r="G127" s="2"/>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
-        <v>58006</v>
+        <v>58001</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Ensemble robe courte et chapeau</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D128" s="2"/>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>1974 - </t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>imprimé, piqué</t>
+          <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="n">
-        <v>58009</v>
+        <v>58006</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>Robe d'hiver</t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D129" s="2"/>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>1974 - 1976</t>
+          <t>1974 - </t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>laine</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>imprimé, toile</t>
+          <t>imprimé, piqué</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
-        <v>99131</v>
+        <v>58009</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>Robe </t>
+          <t>Robe d'hiver</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D130" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D130" s="2"/>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>1974 - </t>
+          <t>1974 - 1976</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>laine</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>imprimé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
         <v>59580</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>Robe portefeuille</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Diane Von Fürstenberg,  / Von Fürstenberg, Diane</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>1976 - </t>
@@ -5083,121 +5083,121 @@
       </c>
       <c r="D135" s="2"/>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>1978 - 1978</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>robe</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
-        <v>91094</v>
+        <v>81387</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>Pièce de tissu</t>
+          <t>Robe longue</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D136" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D136" s="2"/>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>1978 - </t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>échantillon textile</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>imprimé, crêpe</t>
+          <t>imprimé, plissé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
-        <v>81387</v>
+        <v>91094</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>Robe longue</t>
+          <t>Pièce de tissu</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D137" s="2"/>
+      <c r="D137" s="2" t="inlineStr">
+        <is>
+          <t>Lanvin,  / Crahay, Jules François</t>
+        </is>
+      </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>1978 - </t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>échantillon textile</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>imprimé, plissé</t>
+          <t>imprimé, crêpe</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
         <v>57966</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>Robe chemisier</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>Ascot</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>1978 - </t>
@@ -5775,165 +5775,165 @@
       </c>
       <c r="D153" s="2"/>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>1989 - 1990</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
           <t>trois pièces, jupe, veste d'intérieur, accessoire textile</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
           <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="n">
-        <v>53304</v>
+        <v>95332</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>Patron</t>
+          <t>Tenue portée par Franc'Pairon</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
-          <t>Union pour le vêtement,  / Yvrenogeau, Hervé / Rondenet, Thierry / Vervaeren, Didier</t>
+          <t>Maison Martin Margiela,  / Margiela, Martin / Dries Van Noten,  / Van Noten, Dries</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
-          <t>1990 - 2010</t>
+          <t>1990 - 1999</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>document</t>
+          <t>ensemble, haut à manches courtes ou longues, veste d'intérieur, pantalon, chaussure, bijou</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
-          <t>papier</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="n">
-        <v>53305</v>
+        <v>53304</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>Patron</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
-          <t>Rondenet, Thierry / Yvrenogeau, Hervé / Vervaeren, Didier / Union pour le vêtement</t>
+          <t>Union pour le vêtement,  / Yvrenogeau, Hervé / Rondenet, Thierry / Vervaeren, Didier</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>1990 - 2010</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
           <t>document</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t>papier</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
           <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="n">
-        <v>95332</v>
+        <v>53305</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>Tenue portée par Franc'Pairon</t>
+          <t>Patron</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
-          <t>Maison Martin Margiela,  / Margiela, Martin / Dries Van Noten,  / Van Noten, Dries</t>
+          <t>Rondenet, Thierry / Yvrenogeau, Hervé / Vervaeren, Didier / Union pour le vêtement</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
-          <t>1990 - 1999</t>
+          <t>1990 - 2010</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
-          <t>ensemble, haut à manches courtes ou longues, veste d'intérieur, pantalon, chaussure, bijou</t>
+          <t>document</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>papier</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="n">
         <v>60014</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
           <t>Babies</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
           <t>Beauduin-Masson,  / Beauduin, Eric / Masson, Anne</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>1994 - 1995</t>
@@ -6211,165 +6211,165 @@
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>1997 - 2000</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>robe courte</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>polyester, fourrure synthétique, fibres synthétiques</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
           <t>jersey, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="n">
-        <v>56246</v>
+        <v>105883</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe courte et cravates</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
-          <t>Delcampe, Tony  / Tony Delcampe et Sandrine Rombaux ,  / Sandrine Rombaux</t>
+          <t>Emmanuel Laurent,  / Laurent, Emmanuel</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
-          <t>1997 - </t>
+          <t>1997 - 1998</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
-          <t>lin, fibres synthétiques</t>
+          <t>polyamide (=nylon), polyester</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé</t>
+          <t>maille, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="n">
-        <v>56416</v>
+        <v>56246</v>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>Robe combinaison</t>
+          <t>Ensemble robe courte et cravates</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
-          <t>Laurent, Emmanuel / Emmanuel Laurent,</t>
+          <t>Delcampe, Tony  / Tony Delcampe et Sandrine Rombaux ,  / Sandrine Rombaux</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
-          <t>1997 - 1998</t>
+          <t>1997 - </t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>robe longue</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques</t>
+          <t>lin, fibres synthétiques</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>jersey, imprimé</t>
+          <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="n">
-        <v>105883</v>
+        <v>56416</v>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Robe combinaison</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
-          <t>Emmanuel Laurent,  / Laurent, Emmanuel</t>
+          <t>Laurent, Emmanuel / Emmanuel Laurent,</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
           <t>1997 - 1998</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>robe longue</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), polyester</t>
+          <t>fibres synthétiques</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>maille, imprimé</t>
+          <t>jersey, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="n">
         <v>60150</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
           <t>T-shirt</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
           <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>1999 - 2007</t>
@@ -6411,125 +6411,125 @@
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>1999 - 2001</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
           <t>veste d'intérieur</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
           <t>lin, polyester, coton, cupro</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
           <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="n">
-        <v>61845</v>
+        <v>60213</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>Débardeur</t>
+          <t>T-shirt </t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
-          <t>Xavier Delcour,  / Delcour, Xavier</t>
+          <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>2000 - </t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>haut sans manche</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
-          <t>jersey, imprimé</t>
+          <t>jersey, sérigraphié</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="n">
-        <v>60213</v>
+        <v>61845</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>T-shirt </t>
+          <t>Débardeur</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
-          <t>Own,  / Rondenet, Thierry / Yvrenogeau, Hervé</t>
+          <t>Xavier Delcour,  / Delcour, Xavier</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t>2000 - </t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>haut sans manche</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
-          <t>jersey, sérigraphié</t>
+          <t>jersey, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="n">
         <v>55730</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
           <t>Débardeur</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
           <t>Xavier Delcour,  / Delcour, Xavier</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t>2000 - </t>
@@ -7131,125 +7131,125 @@
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t>2008 - </t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
           <t>trois pièces</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
           <t>soie, coton</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
           <t>imprimé sur chaîne, satin</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="n">
-        <v>63138</v>
+        <v>61599</v>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>T-shirt</t>
+          <t>Veste</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
-          <t>Girls from OMSK,  / Siniouchkina, Valéria / Koeune, Philippe</t>
+          <t>Undercover</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
-          <t>2009 - </t>
+          <t>2009 - 2010</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>manteau</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>cuir, laine, matière plastique</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
-          <t>toile, imprimé</t>
+          <t>tricot, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="n">
-        <v>61599</v>
+        <v>63138</v>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t>Veste</t>
+          <t>T-shirt</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
-          <t>Undercover</t>
+          <t>Girls from OMSK,  / Siniouchkina, Valéria / Koeune, Philippe</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
-          <t>2009 - 2010</t>
+          <t>2009 - </t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
-          <t>manteau</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
-          <t>cuir, laine, matière plastique</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
-          <t>tricot, imprimé</t>
+          <t>toile, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="n">
         <v>76027</v>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
           <t>Robe du soir</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
           <t>Nina Ricci,  / Theyskens, Olivier</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
           <t>2009 - </t>
@@ -8243,437 +8243,437 @@
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
           <t>2017 - </t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
           <t>trois pièces</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
           <t>viscose, polyester</t>
         </is>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
           <t>sergé, jersey, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="n">
-        <v>61797</v>
+        <v>61606</v>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
-          <t>Noeud papillon</t>
+          <t>Chaussures de football "Mercurial Superfly 360"</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D216" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D216" s="2"/>
       <c r="E216" s="2" t="inlineStr">
         <is>
           <t>2018 - </t>
         </is>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
-          <t>accessoire textile</t>
-[...6 lines deleted...]
-      </c>
+          <t>chaussage et accessoire de chaussage</t>
+        </is>
+      </c>
+      <c r="G216" s="2"/>
       <c r="H216" s="2" t="inlineStr">
         <is>
-          <t>imprimé, jersey</t>
+          <t>jersey, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="n">
-        <v>61606</v>
+        <v>61796</v>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
-          <t>Chaussures de football "Mercurial Superfly 360"</t>
+          <t>Noeud papillon</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
-      <c r="D217" s="2"/>
+      <c r="D217" s="2" t="inlineStr">
+        <is>
+          <t>Edmunds</t>
+        </is>
+      </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
           <t>2018 - </t>
         </is>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
-          <t>chaussage et accessoire de chaussage</t>
-[...2 lines deleted...]
-      <c r="G217" s="2"/>
+          <t>accessoire textile</t>
+        </is>
+      </c>
+      <c r="G217" s="2" t="inlineStr">
+        <is>
+          <t>coton</t>
+        </is>
+      </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
-          <t>jersey, imprimé</t>
+          <t>imprimé, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="n">
-        <v>61796</v>
+        <v>61797</v>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>Noeud papillon</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
           <t>Edmunds</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
           <t>2018 - </t>
         </is>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
           <t>accessoire textile</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
           <t>coton</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
           <t>imprimé, jersey</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="n">
-        <v>53311</v>
+        <v>54882</v>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
-          <t>Blouson "Fury"</t>
+          <t>Ensemble robe-pull et bottes</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
-          <t>Filles à Papa</t>
+          <t>Off-White,  / Abloh, Virgil</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
-          <t>2018 - 2019</t>
+          <t>2018 - </t>
         </is>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
-          <t>veste d'intérieur, manteau</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
-          <t>cuir, viscose</t>
+          <t>polyester, viscose, cuir</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
-          <t>imprimé</t>
+          <t>jersey, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="n">
-        <v>54102</v>
+        <v>56323</v>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>Ensemble tunique et pantalon</t>
+          <t>Ensemble blouse-cape, short et pantalon</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
-          <t>Wijnants, Christian / Christian Wijnants</t>
+          <t>Ester Manas,  / Delepierre, Balthazar / Manas, Ester</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t>2018 - </t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>polyamide (=nylon), coton, polyester</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
-          <t>imprimé, toile</t>
+          <t>tulle, toile, jersey, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="n">
-        <v>54882</v>
+        <v>53311</v>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
-          <t>Ensemble robe-pull et bottes</t>
+          <t>Blouson "Fury"</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
-          <t>Off-White,  / Abloh, Virgil</t>
+          <t>Filles à Papa</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
-          <t>2018 - </t>
+          <t>2018 - 2019</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>veste d'intérieur, manteau</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
-          <t>polyester, viscose, cuir</t>
+          <t>cuir, viscose</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
-          <t>jersey, imprimé</t>
+          <t>imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="n">
-        <v>56323</v>
+        <v>54102</v>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
-          <t>Ensemble blouse-cape, short et pantalon</t>
+          <t>Ensemble tunique et pantalon</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Delepierre, Balthazar / Manas, Ester</t>
+          <t>Wijnants, Christian / Christian Wijnants</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
           <t>2018 - </t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
-          <t>polyamide (=nylon), coton, polyester</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
-          <t>tulle, toile, jersey, imprimé</t>
+          <t>imprimé, toile</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="n">
-        <v>61854</v>
+        <v>61737</v>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
-          <t>Déshabillé</t>
+          <t>Ensemble t-shirt, pantalon et ceinture</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
-          <t>Carine Gilson,  / Gilson, Carine</t>
+          <t>Off-White,  / Abloh, Virgil</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
-          <t>2019 - </t>
+          <t>2019 - 2020</t>
         </is>
       </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
-          <t>vêtement d'intérieur</t>
+          <t>trois pièces</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
-          <t>soie</t>
+          <t>coton, viscose, métal, polyester</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
-          <t>satin, dentelle mécanique, sérigraphié</t>
+          <t>imprimé, broderie, jersey, sergé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="n">
-        <v>64416</v>
+        <v>61854</v>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
-          <t>Baby-doll</t>
+          <t>Déshabillé</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D224" s="2" t="inlineStr">
         <is>
           <t>Carine Gilson,  / Gilson, Carine</t>
         </is>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
           <t>2019 - </t>
         </is>
       </c>
       <c r="F224" s="2" t="inlineStr">
         <is>
           <t>vêtement d'intérieur</t>
         </is>
       </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
           <t>soie</t>
         </is>
       </c>
       <c r="H224" s="2" t="inlineStr">
         <is>
-          <t>sérigraphié, dentelle mécanique</t>
+          <t>satin, dentelle mécanique, sérigraphié</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="n">
-        <v>61737</v>
+        <v>64416</v>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
-          <t>Ensemble t-shirt, pantalon et ceinture</t>
+          <t>Baby-doll</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D225" s="2" t="inlineStr">
         <is>
-          <t>Off-White,  / Abloh, Virgil</t>
+          <t>Carine Gilson,  / Gilson, Carine</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
-          <t>2019 - 2020</t>
+          <t>2019 - </t>
         </is>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
-          <t>trois pièces</t>
+          <t>vêtement d'intérieur</t>
         </is>
       </c>
       <c r="G225" s="2" t="inlineStr">
         <is>
-          <t>coton, viscose, métal, polyester</t>
+          <t>soie</t>
         </is>
       </c>
       <c r="H225" s="2" t="inlineStr">
         <is>
-          <t>imprimé, broderie, jersey, sergé</t>
+          <t>sérigraphié, dentelle mécanique</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="n">
         <v>67303</v>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
           <t>Lé</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
           <t>Carine Gilson,  / Gilson, Carine</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
           <t>2019 - </t>
@@ -9107,325 +9107,325 @@
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
           <t>2023 - </t>
         </is>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
           <t>trois pièces, robe longue, accessoire textile, chaussure</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
           <t>autruche, cuir, résine synthétique, coton, fibres synthétiques</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
           <t>imprimé, vernis, organdi, jacquard ou façonné</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="n">
-        <v>106556</v>
+        <v>95450</v>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
-          <t>T-shirt</t>
+          <t>Ensemble doudoune, chemise, cycliste et sandales </t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar / Ganni,  / Reffstrup, Ditte</t>
+          <t>Haumont, Pauline</t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
           <t>2023 - </t>
         </is>
       </c>
       <c r="F238" s="2" t="inlineStr">
         <is>
-          <t>haut à manches courtes ou longues</t>
+          <t>pantalon court, manteau, ensemble</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
-          <t>coton</t>
+          <t>fibres synthétiques, cuir</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
-          <t>jersey, imprimé</t>
+          <t>dentelle mécanique, enduit, sérigraphié</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="n">
-        <v>95450</v>
+        <v>106556</v>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
-          <t>Ensemble doudoune, chemise, cycliste et sandales </t>
+          <t>T-shirt</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D239" s="2" t="inlineStr">
         <is>
-          <t>Haumont, Pauline</t>
+          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar / Ganni,  / Reffstrup, Ditte</t>
         </is>
       </c>
       <c r="E239" s="2" t="inlineStr">
         <is>
           <t>2023 - </t>
         </is>
       </c>
       <c r="F239" s="2" t="inlineStr">
         <is>
-          <t>pantalon court, manteau, ensemble</t>
+          <t>haut à manches courtes ou longues</t>
         </is>
       </c>
       <c r="G239" s="2" t="inlineStr">
         <is>
-          <t>fibres synthétiques, cuir</t>
+          <t>coton</t>
         </is>
       </c>
       <c r="H239" s="2" t="inlineStr">
         <is>
-          <t>dentelle mécanique, enduit, sérigraphié</t>
+          <t>jersey, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="n">
-        <v>106559</v>
+        <v>99001</v>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
-          <t>Robe</t>
+          <t>Velum Magneticus - tenture de la salle des mariages</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
-          <t>Musée Mode &amp; Dentelle</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D240" s="2" t="inlineStr">
         <is>
-          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar / Ganni,  / Reffstrup, Ditte</t>
+          <t>Henry, Daniel</t>
         </is>
       </c>
       <c r="E240" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
       <c r="F240" s="2" t="inlineStr">
         <is>
-          <t>robe</t>
+          <t>tenture, broderie</t>
         </is>
       </c>
       <c r="G240" s="2" t="inlineStr">
         <is>
-          <t>polyester, élasthane</t>
+          <t>métal, viscose</t>
         </is>
       </c>
       <c r="H240" s="2" t="inlineStr">
         <is>
-          <t>maille, imprimé</t>
+          <t>sérigraphié, broderie, cotelé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="n">
-        <v>99001</v>
+        <v>105112</v>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
-          <t>Velum Magneticus - tenture de la salle des mariages</t>
+          <t>Ensemble haut, short, chaussures et chaussettes</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D241" s="2" t="inlineStr">
         <is>
-          <t>Henry, Daniel</t>
+          <t>Menuge, Julie</t>
         </is>
       </c>
       <c r="E241" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
       <c r="F241" s="2" t="inlineStr">
         <is>
-          <t>tenture, broderie</t>
+          <t>ensemble</t>
         </is>
       </c>
       <c r="G241" s="2" t="inlineStr">
         <is>
-          <t>métal, viscose</t>
+          <t>coton, polyester, cuir, caoutchouc</t>
         </is>
       </c>
       <c r="H241" s="2" t="inlineStr">
         <is>
-          <t>sérigraphié, broderie, cotelé</t>
+          <t>jersey, maille, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="n">
-        <v>105112</v>
+        <v>105113</v>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
-          <t>Ensemble haut, short, chaussures et chaussettes</t>
+          <t>Ensemble débardeur et bermuda </t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D242" s="2" t="inlineStr">
         <is>
-          <t>Menuge, Julie</t>
+          <t>Mipinta,  / Miro, Fernando</t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
-          <t>ensemble</t>
+          <t>deux pièces</t>
         </is>
       </c>
       <c r="G242" s="2" t="inlineStr">
         <is>
-          <t>coton, polyester, cuir, caoutchouc</t>
+          <t>polyester, élasthane</t>
         </is>
       </c>
       <c r="H242" s="2" t="inlineStr">
         <is>
-          <t>jersey, maille, imprimé</t>
+          <t>maille, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="n">
-        <v>105113</v>
+        <v>105119</v>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
-          <t>Ensemble débardeur et bermuda </t>
+          <t>Robe courte</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D243" s="2" t="inlineStr">
         <is>
-          <t>Mipinta,  / Miro, Fernando</t>
+          <t>Zouagui, Nourredine / Puma,  / Nike</t>
         </is>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
-          <t>deux pièces</t>
+          <t>robe courte</t>
         </is>
       </c>
       <c r="G243" s="2" t="inlineStr">
         <is>
-          <t>polyester, élasthane</t>
+          <t>polyester, résine synthétique, laine, cuir, caoutchouc</t>
         </is>
       </c>
       <c r="H243" s="2" t="inlineStr">
         <is>
-          <t>maille, imprimé</t>
+          <t>organza, maille, imprimé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="n">
-        <v>105119</v>
+        <v>106559</v>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
-          <t>Robe courte</t>
+          <t>Robe</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr">
         <is>
-          <t>Zouagui, Nourredine / Puma,  / Nike</t>
+          <t>Ester Manas,  / Manas, Ester / Delepierre, Balthazar / Ganni,  / Reffstrup, Ditte</t>
         </is>
       </c>
       <c r="E244" s="2" t="inlineStr">
         <is>
           <t>2024 - </t>
         </is>
       </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
-          <t>robe courte</t>
+          <t>robe</t>
         </is>
       </c>
       <c r="G244" s="2" t="inlineStr">
         <is>
-          <t>polyester, résine synthétique, laine, cuir, caoutchouc</t>
+          <t>polyester, élasthane</t>
         </is>
       </c>
       <c r="H244" s="2" t="inlineStr">
         <is>
-          <t>organza, maille, imprimé</t>
+          <t>maille, imprimé</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>