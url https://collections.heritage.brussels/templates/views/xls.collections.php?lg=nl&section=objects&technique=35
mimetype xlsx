--- v2 (2026-02-19)
+++ v3 (2026-04-06)
@@ -1595,51 +1595,51 @@
           <t>1950 - 1957</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>statuette</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
         <v>103988</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Verre vénitien - Comune di Venezia, Assessorato Turismo</t>
+          <t>Verre vénitien - Don de la Municipalité de Venise</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>1968 - </t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>cuir, verre de Murano, viscose</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>