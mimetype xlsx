--- v3 (2026-02-25)
+++ v4 (2026-04-15)
@@ -121,51 +121,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H47"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="1024" min="5" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
@@ -999,883 +999,919 @@
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>1910 - </t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>lampe</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>verre, fer</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>technique du verre, forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>93358</v>
+        <v>92380</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>lutrin de choeur</t>
+          <t>chandelier d'église</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>lutrin</t>
+          <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>92365</v>
+        <v>92381</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>applique murale</t>
+          <t>lutrin de choeur</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>applique</t>
+          <t>lutrin</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>92366</v>
+        <v>92382</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>applique murale</t>
+          <t>lutrin de choeur</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>applique</t>
+          <t>lutrin</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>92367</v>
+        <v>92383</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>applique murale</t>
+          <t>porte-encensoir</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>applique</t>
+          <t>encensoir</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>92368</v>
+        <v>93358</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>rampe d'escalier</t>
+          <t>lutrin de choeur</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>élément en fer</t>
+          <t>lutrin</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>92369</v>
+        <v>104417</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>lampe d'autel</t>
+          <t>Fonts Baptismaux</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>Basilique Nationale du Sacré-Coeur</t>
         </is>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>lanterne</t>
+          <t>fonts baptismaux</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>fer</t>
+          <t>marbre, marbre, laiton</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>forgé</t>
+          <t>technique de sculpture, forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>92370</v>
+        <v>92365</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>lampe d'autel</t>
+          <t>applique murale</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>lanterne</t>
+          <t>applique</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>92379</v>
+        <v>92366</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>chandelier d'église</t>
+          <t>applique murale</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>chandelier de chœur</t>
+          <t>applique</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>92380</v>
+        <v>92367</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>chandelier d'église</t>
+          <t>applique murale</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>chandelier de chœur</t>
+          <t>applique</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>92381</v>
+        <v>92368</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>lutrin de choeur</t>
+          <t>rampe d'escalier</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>lutrin</t>
+          <t>élément en fer</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>92382</v>
+        <v>92369</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>lutrin de choeur</t>
+          <t>lampe d'autel</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>lutrin</t>
+          <t>lanterne</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>92383</v>
+        <v>92370</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>porte-encensoir</t>
+          <t>lampe d'autel</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>encensoir</t>
+          <t>lanterne</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>93379</v>
+        <v>92379</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>grille de baptistère</t>
+          <t>chandelier d'église</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>1938 - </t>
+          <t>1935 - </t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>élément en fer</t>
+          <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>87064</v>
+        <v>93379</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>applique murale</t>
+          <t>grille de baptistère</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Alène</t>
+          <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>1950 - </t>
+          <t>1938 - </t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>applique</t>
+          <t>élément en fer</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>laiton</t>
+          <t>fer</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>forgé, martelé</t>
+          <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>87065</v>
+        <v>92388</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>applique murale</t>
+          <t>croix d'autel</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Alène</t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>1950 - </t>
+          <t>1950 - 1970</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>applique</t>
+          <t>croix et calvaire</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>fer</t>
+          <t>fer, bois</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>forgé</t>
+          <t>technique de sculpture, forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>87071</v>
+        <v>87064</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>chandelier d'église</t>
+          <t>applique murale</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Eglise Sainte-Alène</t>
         </is>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>1950 - </t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>chandelier de chœur</t>
+          <t>applique</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>fer</t>
+          <t>laiton</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, forgé, martelé, ciselé, technique d'assemblage</t>
+          <t>forgé, martelé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>92388</v>
+        <v>87065</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>croix d'autel</t>
+          <t>applique murale</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>Eglise Sainte-Alène</t>
         </is>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1970</t>
+          <t>1950 - </t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>croix et calvaire</t>
+          <t>applique</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>fer, bois</t>
+          <t>fer</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, forgé</t>
+          <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>103995</v>
+        <v>87071</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Distillateur à vin et support en fer forgé autrichien</t>
+          <t>chandelier d'église</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Eglise Sainte-Alène</t>
         </is>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>1969 - </t>
+          <t>1950 - </t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>objet civil</t>
+          <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>verre, fer, papier</t>
+          <t>fer</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>forgé, gravé [verre]</t>
+          <t>technique de fonte, forgé, martelé, ciselé, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>56841</v>
+        <v>103995</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Où est la sortie?</t>
+          <t>Distillateur à vin et support en fer forgé autrichien</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>Commune d'Auderghem</t>
-[...6 lines deleted...]
-      </c>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D43" s="2"/>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>1980 - </t>
-[...2 lines deleted...]
-      <c r="F43" s="2"/>
+          <t>1969 - </t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr">
+        <is>
+          <t>objet civil</t>
+        </is>
+      </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>fer</t>
+          <t>verre, fer, papier</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>forgé</t>
+          <t>forgé, gravé [verre]</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>39985</v>
+        <v>56841</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Inversion Trigonale</t>
+          <t>Où est la sortie?</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>Commune de Schaerbeek</t>
+          <t>Commune d'Auderghem</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Verbruggen, Hubert</t>
+          <t>Van Der Biest, Lucien</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>1996 - </t>
-[...6 lines deleted...]
-      </c>
+          <t>1980 - </t>
+        </is>
+      </c>
+      <c r="F44" s="2"/>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>métal, acier</t>
+          <t>fer</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>40013</v>
+        <v>39985</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Guatanamo</t>
+          <t>Inversion Trigonale</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Venegas, Carlos</t>
+          <t>Verbruggen, Hubert</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>2004 - </t>
+          <t>1996 - </t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>sculpture</t>
         </is>
       </c>
-      <c r="G45" s="2"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>métal, acier</t>
+        </is>
+      </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>40063</v>
+        <v>40013</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Nymphes et Vénus</t>
+          <t>Guatanamo</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>Art en espace public - Schaerbeek</t>
+          <t>Commune de Schaerbeek</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Le Docte, Philippe</t>
+          <t>Venegas, Carlos</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>2011 - </t>
+          <t>2004 - </t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>sculpture, oeuvre d'art en espace public</t>
-[...6 lines deleted...]
-      </c>
+          <t>sculpture</t>
+        </is>
+      </c>
+      <c r="G46" s="2"/>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>forgé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
+        <v>40063</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>Nymphes et Vénus</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>Art en espace public - Schaerbeek</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Le Docte, Philippe</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>2011 - </t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr">
+        <is>
+          <t>sculpture, oeuvre d'art en espace public</t>
+        </is>
+      </c>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>métal</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>forgé</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="1" t="n">
         <v>49481</v>
       </c>
-      <c r="B47" s="2" t="inlineStr">
+      <c r="B48" s="2" t="inlineStr">
         <is>
           <t>Enseigne Au Manneken Pis</t>
         </is>
       </c>
-      <c r="C47" s="2" t="inlineStr">
+      <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D47" s="2" t="inlineStr">
+      <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Vermeire, G.</t>
         </is>
       </c>
-      <c r="E47" s="2" t="inlineStr">
+      <c r="E48" s="2" t="inlineStr">
         <is>
           <t>? - 1935</t>
         </is>
       </c>
-      <c r="F47" s="2" t="inlineStr">
+      <c r="F48" s="2" t="inlineStr">
         <is>
           <t>peinture</t>
         </is>
       </c>
-      <c r="G47" s="2" t="inlineStr">
+      <c r="G48" s="2" t="inlineStr">
         <is>
           <t>peinture à l'huile, fer</t>
         </is>
       </c>
-      <c r="H47" s="2" t="inlineStr">
+      <c r="H48" s="2" t="inlineStr">
         <is>
           <t>peint, forgé</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">