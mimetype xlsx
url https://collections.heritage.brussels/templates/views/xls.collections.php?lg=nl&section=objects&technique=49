--- v0 (2025-11-15)
+++ v1 (2026-04-17)
@@ -503,332 +503,332 @@
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>1791 - 1800</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>bois</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré, argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>40142</v>
+        <v>30910</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>plateau à burettes</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Clément</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1850</t>
+          <t>1801 - 1810</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>objet lié à l'eucharistie</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>métal</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, argenté</t>
+          <t>argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>43529</v>
+        <v>31042</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>plateau à burettes</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Josse</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1900</t>
+          <t>1801 - 1810</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>objet lié à l'eucharistie</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>métal, argent</t>
+          <t>métal</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>70855</v>
+        <v>40142</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>seau à eau bénite</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Clément</t>
+        </is>
+      </c>
+      <c r="D13" s="2"/>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1900</t>
+          <t>1801 - 1850</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>seau à eau bénite</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>cuivre</t>
+          <t>métal</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, argenté</t>
+          <t>technique de repoussage, argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>86801</v>
+        <v>43529</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>porte-missel</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame aux Riches-Claires</t>
+          <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>lutrin</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>cuivre, laiton</t>
+          <t>métal, argent</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux, ciselé, argenté, technique d'assemblage</t>
+          <t>technique de repoussage, argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>86876</v>
+        <v>70855</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>chandelier d'église</t>
+          <t>seau à eau bénite</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame aux Riches-Claires</t>
-[...2 lines deleted...]
-      <c r="D15" s="2"/>
+          <t>Eglise Sainte-Catherine</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Inconnu (Ecole?)</t>
+        </is>
+      </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1810</t>
+          <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>chandelier de chœur</t>
+          <t>seau à eau bénite</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>métal</t>
+          <t>cuivre</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>argenté, technique de fonte</t>
+          <t>technique de fonte, argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>88188</v>
+        <v>86801</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Phylactère</t>
+          <t>porte-missel</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Elisabeth</t>
+          <t>Eglise Notre-Dame aux Riches-Claires</t>
         </is>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>lutrin</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>laiton</t>
+          <t>cuivre, laiton</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, argenté</t>
+          <t>technique des métaux, ciselé, argenté, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>30910</v>
+        <v>86876</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>plateau à burettes</t>
+          <t>chandelier d'église</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Eglise Notre-Dame aux Riches-Claires</t>
         </is>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>1801 - 1810</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>objet lié à l'eucharistie</t>
+          <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>métal</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>argenté</t>
+          <t>argenté, technique de fonte</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>31042</v>
+        <v>88188</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>plateau à burettes</t>
+          <t>Phylactère</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Eglise Sainte-Elisabeth</t>
         </is>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1810</t>
+          <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>objet lié à l'eucharistie</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>métal</t>
+          <t>laiton</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>40138</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>ciboire</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Clément</t>
         </is>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="inlineStr">
         <is>