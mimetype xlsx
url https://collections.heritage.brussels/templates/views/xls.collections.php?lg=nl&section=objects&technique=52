--- v1 (2026-01-11)
+++ v2 (2026-04-12)
@@ -179,361 +179,361 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>69534</v>
+        <v>51534</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Trophée: balle à large moulure et au décor incisé</t>
+          <t>Pélican</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D2" s="2"/>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Anonyme</t>
+        </is>
+      </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>trophée</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>métal</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>doré, gravure en relief sur métal</t>
+          <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>51623</v>
+        <v>69534</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Saint Michel terrassant le démon</t>
+          <t>Trophée: balle à large moulure et au décor incisé</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D3" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>trophée</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>plâtre</t>
+          <t>métal</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>doré</t>
+          <t>doré, gravure en relief sur métal</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>51534</v>
+        <v>51623</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Pélican</t>
+          <t>Saint Michel terrassant le démon</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Anonyme</t>
         </is>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>plâtre</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>99667</v>
+        <v>106072</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>Ciboire</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
+          <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>verre, laiton</t>
+          <t>laiton</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>106072</v>
+        <v>106073</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Ciboire</t>
+          <t>Crucifix</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue</t>
         </is>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>croix et calvaire</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>laiton</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>106073</v>
+        <v>99667</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Crucifix</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Antoine de Padoue</t>
+          <t>Eglise Saint-Pierre</t>
         </is>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>croix et calvaire</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>laiton</t>
+          <t>verre, laiton</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>31186</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Reliquaire de la Vraie Croix de Drahmal</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Cathédrale Saints-Michel-et-Gudule</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Drahmal,</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>1001 - 1100</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>reliquaire</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>bois, argent</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré, technique de gravure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>30757</v>
+        <v>43859</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>crucifix</t>
+          <t>Pieta</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Chapelle</t>
-[...2 lines deleted...]
-      <c r="D9" s="2"/>
+          <t>Maison d’Erasme et Béguinage</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>van der Goes,  Hugo</t>
+        </is>
+      </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>1401 - 1500</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>croix et calvaire</t>
+          <t>tableau</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>laiton</t>
+          <t>bois, peinture à l'huile</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>technique de peinture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>43859</v>
+        <v>30757</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Pieta</t>
+          <t>crucifix</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>Maison d’Erasme et Béguinage</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Notre-Dame de la Chapelle</t>
+        </is>
+      </c>
+      <c r="D10" s="2"/>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>1401 - 1500</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>tableau</t>
+          <t>croix et calvaire</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>bois, peinture à l'huile</t>
+          <t>laiton</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture, doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
         <v>43469</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>Saint Joseph avec l'Enfant Jésus</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Borman, Jan I</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>1475 - 1500</t>
@@ -723,372 +723,372 @@
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>1594 - 1595</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>objet funéraire</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>martelé, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>43301</v>
+        <v>51535</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Sainte Véronique</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>Collégiale Saints-Pierre-et-Guidon </t>
-[...2 lines deleted...]
-      <c r="D17" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Anonyme</t>
+        </is>
+      </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>1600 - </t>
+          <t>1600 - 1699</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>51535</v>
+        <v>43301</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Sainte Véronique</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collégiale Saints-Pierre-et-Guidon </t>
+        </is>
+      </c>
+      <c r="D18" s="2"/>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>1600 - 1699</t>
+          <t>1600 - </t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>relief</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>11225</v>
+        <v>66224</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Ange priant</t>
+          <t>Plat à bord festonné en faïence à décor de putto dans un paysage</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>Atelier Marcel Hastir</t>
-[...2 lines deleted...]
-      <c r="D19" s="2"/>
+          <t>Commune de Saint-Gilles</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>inconnu</t>
+        </is>
+      </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>1601 - 1800</t>
+          <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>sculpture</t>
+          <t>assiette</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>or, peinture, bois</t>
+          <t>faïence</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>doré, technique de sculpture</t>
+          <t>technique de peinture, cuit [céramique], doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>30915</v>
+        <v>43303</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>1601 - 1650</t>
+          <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>30927</v>
+        <v>99709</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>croix-reliquaire</t>
+          <t>ostensoir-tour</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Eglise Saint-Pierre</t>
         </is>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>1601 - 1700</t>
+          <t>1601 - 1650</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>argent, or</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>43303</v>
+        <v>99458</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>sceptre</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>Collégiale Saints-Pierre-et-Guidon </t>
+          <t>Eglise Notre-Dame de Laeken</t>
         </is>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>objets de culte</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>66224</v>
+        <v>11225</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Plat à bord festonné en faïence à décor de putto dans un paysage</t>
+          <t>Ange priant</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atelier Marcel Hastir</t>
+        </is>
+      </c>
+      <c r="D23" s="2"/>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>1601 - 1700</t>
+          <t>1601 - 1800</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>assiette</t>
+          <t>sculpture</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>faïence</t>
+          <t>or, peinture, bois</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture, cuit [céramique], doré</t>
+          <t>doré, technique de sculpture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>99458</v>
+        <v>30915</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>sceptre</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de Laeken</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>1601 - 1700</t>
+          <t>1601 - 1650</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>objets de culte</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>99709</v>
+        <v>30927</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>ostensoir-tour</t>
+          <t>croix-reliquaire</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>1601 - 1650</t>
+          <t>1601 - 1700</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>argent, or</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>86680</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Calice de Philibert de Mol (? - 1637), doyen du chapitre de Sainte-Gudule à Bruxelles</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="inlineStr">
         <is>
@@ -1355,225 +1355,225 @@
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>1628 - 1628</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>30752</v>
+        <v>43302</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Chapelle</t>
+          <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>30759</v>
+        <v>30752</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>ostensoir-tourelle</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>argent, pierre précieuse</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>30906</v>
+        <v>30759</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>plateau à burettes</t>
+          <t>ostensoir-tourelle</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>objet lié à l'eucharistie</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>cuivre</t>
+          <t>argent, pierre précieuse</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>doré, technique des métaux</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>30922</v>
+        <v>30906</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>croix-reliquaire</t>
+          <t>plateau à burettes</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>objet lié à l'eucharistie</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>cuivre, ébène</t>
+          <t>cuivre</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>doré, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>43302</v>
+        <v>30922</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>croix-reliquaire</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>Collégiale Saints-Pierre-et-Guidon </t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>cuivre, ébène</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>doré, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
         <v>86704</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>1641 - 1660</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
@@ -1859,689 +1859,689 @@
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>1683 - 1683</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>ciboire</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>30845</v>
+        <v>99557</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Buste de Saint Jean de Matha</t>
+          <t>Livre de la Confrérie de Notre-Dame de Lorette</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Chapelle</t>
+          <t>Eglise Saints-Jean-et-Etienne aux Minimes</t>
         </is>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>1691 - 1700</t>
+          <t>1691 - 1995</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>buste</t>
+          <t>manuscrit</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>papier, gouache, encre, peinture</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>99557</v>
+        <v>99602</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Livre de la Confrérie de Notre-Dame de Lorette</t>
+          <t>Transfert de la maison de Notre-Dame de Nazareth à Loreto</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Eglise Saints-Jean-et-Etienne aux Minimes</t>
         </is>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>1691 - 1995</t>
+          <t>1691 - 1700</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>manuscrit</t>
+          <t>bas-relief</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>papier, gouache, encre, peinture</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>doré, peint</t>
+          <t>technique de sculpture, doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>99602</v>
+        <v>30845</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Transfert de la maison de Notre-Dame de Nazareth à Loreto</t>
+          <t>Buste de Saint Jean de Matha</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saints-Jean-et-Etienne aux Minimes</t>
+          <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>1691 - 1700</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>bas-relief</t>
+          <t>buste</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>bois</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, peint</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>30929</v>
+        <v>70705</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>sarcophage-reliquaire de la Vierge</t>
+          <t>Reliquaire de la Sainte-Croix, des onze mille vierges et de saint Maximilien</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>1700 - 1700</t>
+          <t>1700 - </t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>croix et calvaire, reliquaire</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>bronze, ébène</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de sculpture, doré, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>70705</v>
+        <v>30929</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Reliquaire de la Sainte-Croix, des onze mille vierges et de saint Maximilien</t>
+          <t>sarcophage-reliquaire de la Vierge</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>1700 - </t>
+          <t>1700 - 1700</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>croix et calvaire, reliquaire</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>bronze, ébène</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, technique d'assemblage</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>30761</v>
+        <v>43525</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Chapelle</t>
+          <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>bois, plâtre</t>
+          <t>argent, cuivre, or</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, argenté</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>30920</v>
+        <v>66323</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Paire de petits bols en porcelaine à décor de fleurs et de papillons</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
-[...2 lines deleted...]
-      <c r="D54" s="2"/>
+          <t>Commune de Saint-Gilles</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>inconnu</t>
+        </is>
+      </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>bol</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>cuit [céramique], peint, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>43525</v>
+        <v>66324</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>Théière en porcelaine à décor de fleurs et d'oiseaux</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Josse</t>
-[...2 lines deleted...]
-      <c r="D55" s="2"/>
+          <t>Commune de Saint-Gilles</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>inconnu</t>
+        </is>
+      </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>théière</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>argent, cuivre, or</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>cuit [céramique], doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>66323</v>
+        <v>66325</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Paire de petits bols en porcelaine à décor de fleurs et de papillons</t>
+          <t>Paire de bols en porcelaine à décor de fleurs</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1800</t>
+          <t>1701 - 1900</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>bol</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], peint, doré</t>
+          <t>cuit [céramique], peint, doré, modelé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>66324</v>
+        <v>66326</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>Théière en porcelaine à décor de fleurs et d'oiseaux</t>
+          <t>Potiche en porcelaine à décor de fleurs et au couvercle surmonté d'une figurine</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1800</t>
+          <t>1701 - 1900</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>théière</t>
+          <t>vase</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>66325</v>
+        <v>66336</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Paire de bols en porcelaine à décor de fleurs</t>
+          <t>Théière en porcelaine à décor de fumeur de pipe</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>1701 - 1900</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>bol</t>
+          <t>théière</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], peint, doré, modelé</t>
+          <t>cuit [céramique], doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>66326</v>
+        <v>43642</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>Potiche en porcelaine à décor de fleurs et au couvercle surmonté d'une figurine</t>
+          <t>Anges en adoration</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise de la Sainte-Trinité</t>
+        </is>
+      </c>
+      <c r="D59" s="2"/>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1900</t>
+          <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>vase</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>porcelaine</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], doré, peint</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>66336</v>
+        <v>66337</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Théière en porcelaine à décor de fumeur de pipe</t>
+          <t>Vase balustre en faïence à décor polychrome de vases fleuris et de chinois musiciens</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1900</t>
+          <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>théière</t>
+          <t>vase</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>porcelaine</t>
+          <t>faïence</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>43642</v>
+        <v>66338</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Anges en adoration</t>
+          <t>Vase balustre en faïence à décor polychrome</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>Eglise de la Sainte-Trinité</t>
-[...2 lines deleted...]
-      <c r="D61" s="2"/>
+          <t>Commune de Saint-Gilles</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>inconnu</t>
+        </is>
+      </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>vase</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>faïence</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>cuit [céramique], doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>66337</v>
+        <v>66339</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Vase balustre en faïence à décor polychrome de vases fleuris et de chinois musiciens</t>
+          <t>Gourde en faïence à décor polychrome de fleurs, oiseaux et papillons</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1800</t>
+          <t>1701 - 1900</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>vase</t>
+          <t>bouteille</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], doré, peint</t>
+          <t>peint, cuit [céramique], doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>66338</v>
+        <v>99704</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Vase balustre en faïence à décor polychrome</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Pierre</t>
+        </is>
+      </c>
+      <c r="D63" s="2"/>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1800</t>
+          <t>1701 - 1750</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>vase</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>faïence</t>
+          <t>métal, argent</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], doré, peint</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>66339</v>
+        <v>99707</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>Gourde en faïence à décor polychrome de fleurs, oiseaux et papillons</t>
+          <t>croix de procession</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Pierre</t>
+        </is>
+      </c>
+      <c r="D64" s="2"/>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>1701 - 1900</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>bouteille</t>
+          <t>croix et calvaire</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>faïence</t>
+          <t>laiton, métal, or</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>peint, cuit [céramique], doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
         <v>99234</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>Console d'applique</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Musée Charlier</t>
         </is>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
@@ -2575,112 +2575,112 @@
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>1701 - 1725</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>miroir</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>bois, verre</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>technique d'assemblage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>99704</v>
+        <v>30761</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
+          <t>Eglise Notre-Dame de la Chapelle</t>
         </is>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1750</t>
+          <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>métal, argent</t>
+          <t>bois, plâtre</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>technique de sculpture, doré, argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>99707</v>
+        <v>30920</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>croix de procession</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1900</t>
+          <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>croix et calvaire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>laiton, métal, or</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
         <v>86798</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>Pélican nourrissant ses petit</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame aux Riches-Claires</t>
         </is>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="inlineStr">
         <is>
@@ -2939,153 +2939,153 @@
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>1730 - 1770</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>assiette</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique de peinture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>43314</v>
+        <v>43603</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>cartel-reliquaire</t>
+          <t>ostensoir-soleil</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>Collégiale Saints-Pierre-et-Guidon </t>
+          <t>Eglise de la Sainte-Trinité</t>
         </is>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>1741 - 1760</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>bois, cuivre</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>43603</v>
+        <v>43654</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>ostensoir-soleil</t>
+          <t>sarcophage-reliquaire</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>Eglise de la Sainte-Trinité</t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>1741 - 1760</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>bois, verre, os, encaustique, papier, encre</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>43654</v>
+        <v>43314</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>sarcophage-reliquaire</t>
+          <t>cartel-reliquaire</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>1741 - 1760</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>reliquaire</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>bois, verre, os, encaustique, papier, encre</t>
+          <t>bois, cuivre</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>doré</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
         <v>70710</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>Miroir</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Inconnu (Ecole?)</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>1741 - 1760</t>
@@ -3591,153 +3591,153 @@
       </c>
       <c r="D94" s="2"/>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>1776 - 1800</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>autel</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>marbre, bois</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>31041</v>
+        <v>43315</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>chandelier de choeur</t>
+          <t>buste reliquaire</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D95" s="2"/>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>1791 - 1800</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>chandelier de chœur</t>
+          <t>reliquaire, buste</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>bois</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, argenté</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>43315</v>
+        <v>43558</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>buste reliquaire</t>
+          <t>insigne de pèlerin</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>Collégiale Saints-Pierre-et-Guidon </t>
+          <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D96" s="2"/>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>1791 - 1800</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>reliquaire, buste</t>
+          <t>objet lié aux fêtes et processions</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>laiton, argent</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>43558</v>
+        <v>31041</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>insigne de pèlerin</t>
+          <t>chandelier de choeur</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Josse</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D97" s="2"/>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>1791 - 1800</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>objet lié aux fêtes et processions</t>
+          <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>laiton, argent</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>technique de sculpture, doré, argenté</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
         <v>70722</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>Chaire de vérité</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Valckx, Peter</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>1791 - 1800</t>
@@ -3811,337 +3811,337 @@
       </c>
       <c r="D100" s="2"/>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>1800 - 1830</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>pendule</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>43067</v>
+        <v>70693</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>Reliquaire de saint Guidon d'Anderlecht</t>
+          <t>Calice</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>Collégiale Saints-Pierre-et-Guidon </t>
+          <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
       <c r="D101" s="2"/>
       <c r="E101" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1900</t>
+          <t>1801 - 1810</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>métal, verre, cire d'abeille, os</t>
+          <t>métal</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, peint, doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>30917</v>
+        <v>99240</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Miroir</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
-[...6 lines deleted...]
-      </c>
+          <t>Musée Charlier</t>
+        </is>
+      </c>
+      <c r="D102" s="2"/>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1833</t>
+          <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>miroir</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>bois, verre</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>doré, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>30616</v>
+        <v>31065</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>Saint Erasme</t>
+          <t>Bannière avec le Sacré Cœur de Jésus</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D103" s="2"/>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>bannière</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>vernis, bois, toile, peinture à l'huile, verre, soie, fil d'argent, fil d'or</t>
+          <t>soie, perle, fil de métal, verre, bois, or</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>doré, technique de peinture, broderie, tissage</t>
+          <t>tissage, broderie, passementerie, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>30618</v>
+        <v>30713</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>bannière de procession</t>
+          <t>Saint Hubert</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Eglise Saint-Hubert</t>
         </is>
       </c>
       <c r="D104" s="2"/>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1900</t>
+          <t>1801 - 1810</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>bannière</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>bois, soie, fil d'argent, or</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>doré, passementerie, broderie, tissage</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>31065</v>
+        <v>43067</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>Bannière avec le Sacré Cœur de Jésus</t>
+          <t>Reliquaire de saint Guidon d'Anderlecht</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+          <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D105" s="2"/>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>bannière</t>
+          <t>reliquaire</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>soie, perle, fil de métal, verre, bois, or</t>
+          <t>métal, verre, cire d'abeille, os</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>tissage, broderie, passementerie, doré</t>
+          <t>technique d'assemblage, peint, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>30713</v>
+        <v>30917</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>Saint Hubert</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Hubert</t>
-[...2 lines deleted...]
-      <c r="D106" s="2"/>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr">
+        <is>
+          <t>Hendrickx, Pierre</t>
+        </is>
+      </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1810</t>
+          <t>1801 - 1833</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>reliquaire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>70693</v>
+        <v>30616</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>Calice</t>
+          <t>Saint Erasme</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D107" s="2"/>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1810</t>
+          <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>bannière</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>métal</t>
+          <t>vernis, bois, toile, peinture à l'huile, verre, soie, fil d'argent, fil d'or</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>doré, technique de peinture, broderie, tissage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>99240</v>
+        <v>30618</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>Miroir</t>
+          <t>bannière de procession</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>Musée Charlier</t>
+          <t>Eglise Saint-Jean-Baptiste au Béguinage</t>
         </is>
       </c>
       <c r="D108" s="2"/>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>miroir</t>
+          <t>bannière</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>bois, verre</t>
+          <t>bois, soie, fil d'argent, or</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>doré, technique d'assemblage</t>
+          <t>doré, passementerie, broderie, tissage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
         <v>70724</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
           <t>Tabouret de choeur</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Inconnu (Ecole?)</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>1801 - 1810</t>
@@ -4511,153 +4511,153 @@
       </c>
       <c r="D119" s="2"/>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>1841 - 1860</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>reliquaire</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>laiton</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
-        <v>99613</v>
+        <v>99706</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>chandelier d'église</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saints-Jean-et-Etienne aux Minimes</t>
+          <t>Eglise Saint-Pierre</t>
         </is>
       </c>
       <c r="D120" s="2"/>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>1841 - 1860</t>
+          <t>1841 - </t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>chandelier de chœur</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>bois</t>
+          <t>argent, or</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
-        <v>99614</v>
+        <v>99613</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>Chandelier d'église</t>
+          <t>chandelier d'église</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>Eglise Saints-Jean-et-Etienne aux Minimes</t>
         </is>
       </c>
       <c r="D121" s="2"/>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>1841 - 1860</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>bois</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>99706</v>
+        <v>99614</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Chandelier d'église</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
+          <t>Eglise Saints-Jean-et-Etienne aux Minimes</t>
         </is>
       </c>
       <c r="D122" s="2"/>
       <c r="E122" s="2" t="inlineStr">
         <is>
-          <t>1841 - </t>
+          <t>1841 - 1860</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>argent, or</t>
+          <t>bois</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
         <v>86877</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>chandelier d'église</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame aux Riches-Claires</t>
         </is>
       </c>
       <c r="D123" s="2"/>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>1841 - 1860</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
@@ -6007,592 +6007,592 @@
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>1883 - </t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="n">
-        <v>51783</v>
+        <v>43535</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>Everard t'Serclaes</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Josse</t>
+        </is>
+      </c>
+      <c r="D159" s="2"/>
       <c r="E159" s="2" t="inlineStr">
         <is>
-          <t>1884 - 1895</t>
+          <t>1884 - 1884</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
-          <t>bronze</t>
+          <t>laiton, or</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
-          <t>doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="n">
-        <v>51785</v>
+        <v>51783</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>Claes van den Heetvelde</t>
+          <t>Everard t'Serclaes</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
-          <t>Van den Kerkhove, Antoine</t>
+          <t>Van den Kerckhove, Godefroid</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>1884 - 1895</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="n">
-        <v>51786</v>
+        <v>51785</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>Claes van Sinte Guerickx (Nicolas de Saint-Géry)</t>
+          <t>Claes van den Heetvelde</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
-          <t>Van den Kerkhove, Jean-François</t>
+          <t>Van den Kerkhove, Antoine</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>1884 - 1895</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="n">
-        <v>51787</v>
+        <v>51786</v>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>Jan van Edinghen</t>
+          <t>Claes van Sinte Guerickx (Nicolas de Saint-Géry)</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
-          <t>De Haen, Jacques</t>
+          <t>Van den Kerkhove, Jean-François</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t>1884 - 1895</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="n">
-        <v>51788</v>
+        <v>51787</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t>Geraert Pipenpoy</t>
+          <t>Jan van Edinghen</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
-          <t>Geefs, Charles</t>
+          <t>De Haen, Jacques</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t>1884 - 1895</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="n">
-        <v>51789</v>
+        <v>51788</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>Willem Rongeman</t>
+          <t>Geraert Pipenpoy</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
-          <t>Desenfans, Constant Albert</t>
+          <t>Geefs, Charles</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>1884 - 1895</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="n">
-        <v>51790</v>
+        <v>51789</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>Walter van der Noot</t>
+          <t>Willem Rongeman</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
-          <t>Geefs, Charles</t>
+          <t>Desenfans, Constant Albert</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t>1884 - 1895</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="n">
-        <v>51791</v>
+        <v>51790</v>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>Jean van der Meeren</t>
+          <t>Walter van der Noot</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
-          <t>Lefever, Edmond</t>
+          <t>Geefs, Charles</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
           <t>1884 - 1895</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="n">
-        <v>51792</v>
+        <v>51791</v>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>Willem Estor</t>
+          <t>Jean van der Meeren</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
-          <t>Geefs, Charles</t>
+          <t>Lefever, Edmond</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
           <t>1884 - 1895</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="n">
-        <v>51793</v>
+        <v>51792</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>Diederick Vanden Heetvelde</t>
+          <t>Willem Estor</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
-          <t>Lefever, Edmond</t>
+          <t>Geefs, Charles</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
-          <t>1884 - </t>
+          <t>1884 - 1895</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="n">
-        <v>51818</v>
+        <v>51793</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>L'Archange saint Michel terrassant le démon</t>
+          <t>Diederick Vanden Heetvelde</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D169" s="2"/>
+      <c r="D169" s="2" t="inlineStr">
+        <is>
+          <t>Lefever, Edmond</t>
+        </is>
+      </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>1884 - </t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
           <t>statue</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="n">
-        <v>43535</v>
+        <v>51818</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>L'Archange saint Michel terrassant le démon</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Josse</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D170" s="2"/>
       <c r="E170" s="2" t="inlineStr">
         <is>
-          <t>1884 - 1884</t>
+          <t>1884 - </t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
-          <t>laiton, or</t>
+          <t>bronze</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="n">
-        <v>43299</v>
+        <v>43536</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t>Collégiale Saints-Pierre-et-Guidon </t>
+          <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
-          <t>Firlefijn,  Leopold</t>
+          <t>Wilmotte,  Joseph</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
-          <t>1890 - 1890</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
-          <t>cuivre</t>
+          <t>argent, or</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="n">
-        <v>43536</v>
+        <v>43299</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Josse</t>
+          <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
-          <t>Wilmotte,  Joseph</t>
+          <t>Firlefijn,  Leopold</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
-          <t>1890 - </t>
+          <t>1890 - 1890</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
-          <t>argent, or</t>
+          <t>cuivre</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="n">
         <v>43650</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
           <t>Hellner,  Franz Xaver</t>
@@ -6671,401 +6671,401 @@
       </c>
       <c r="D175" s="2"/>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
           <t>métal</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
           <t>technique des métaux, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="n">
-        <v>86695</v>
+        <v>70941</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Sacré Coeur de Jésus</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
-[...2 lines deleted...]
-      <c r="D176" s="2"/>
+          <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
+        </is>
+      </c>
+      <c r="D176" s="2" t="inlineStr">
+        <is>
+          <t>inconnu</t>
+        </is>
+      </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1940</t>
+          <t>1891 - 1910</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>statue, tronc</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>peinture, plâtre, or, pierre</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, ciselé, doré</t>
+          <t>technique de sculpture, doré, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="n">
-        <v>70941</v>
+        <v>70943</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>Sacré Coeur de Jésus</t>
+          <t>Saint Joseph et l'Enfant Jésus</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>1891 - 1910</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
           <t>statue, tronc</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t>peinture, plâtre, or, pierre</t>
+          <t>plâtre, peinture, pierre, or</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, technique de peinture</t>
+          <t>technique de peinture, technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="n">
-        <v>70943</v>
+        <v>70945</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>Saint Joseph et l'Enfant Jésus</t>
+          <t>Vierge à l'Enfant</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>1891 - 1910</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>statue, tronc</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
-          <t>plâtre, peinture, pierre, or</t>
+          <t>marbre, or</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture, technique de sculpture, doré</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="n">
-        <v>70945</v>
+        <v>70946</v>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>Vierge à l'Enfant</t>
+          <t>Notre-Dame de la délivrance des âmes du purgatoire</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1910</t>
+          <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>relief</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
-          <t>marbre, or</t>
+          <t>peinture, or</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de sculpture, doré, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="n">
-        <v>70946</v>
+        <v>92394</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>Notre-Dame de la délivrance des âmes du purgatoire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
-          <t>inconnu</t>
+          <t>Hellner,  Franz Xaver</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
-          <t>peinture, or</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, technique de peinture</t>
+          <t>technique de repoussage, doré, ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="n">
-        <v>92394</v>
+        <v>70948</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Ange portant un phylactère "domum sacrificii"</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr">
         <is>
-          <t>Hellner,  Franz Xaver</t>
+          <t>Cuypers-Stoltzenberg</t>
         </is>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>porte, peinture murale</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>peinture, enduit, or</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré, ciselé</t>
+          <t>technique de peinture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="n">
-        <v>70948</v>
+        <v>70951</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>Ange portant un phylactère "domum sacrificii"</t>
+          <t>Retable</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
-          <t>Cuypers-Stoltzenberg</t>
+          <t>inconnu</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
           <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>porte, peinture murale</t>
+          <t>retable, polyptyque, autel</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
-          <t>peinture, enduit, or</t>
+          <t>peinture, bois, or</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
-          <t>technique de peinture, doré</t>
+          <t>technique de sculpture, technique de peinture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="n">
-        <v>70951</v>
+        <v>70958</v>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
-          <t>Retable</t>
+          <t>Calvaire</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
           <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
-          <t>retable, polyptyque, autel</t>
+          <t>croix et calvaire</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
-          <t>peinture, bois, or</t>
+          <t>peinture, or</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, technique de peinture, doré</t>
+          <t>technique de sculpture, doré, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="n">
-        <v>70958</v>
+        <v>86695</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>Calvaire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Antoine de Padoue et couvent Franciscains conventuels </t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Servais</t>
+        </is>
+      </c>
+      <c r="D184" s="2"/>
       <c r="E184" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1900</t>
+          <t>1891 - 1940</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
-          <t>croix et calvaire</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
-          <t>peinture, or</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré, technique de peinture</t>
+          <t>technique de fonte, ciselé, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="n">
         <v>43068</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
           <t>Annales de la Congrégation des Enfants de Marie de Saint-Josse-ten-Noode</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Josse</t>
         </is>
       </c>
       <c r="D185" s="2"/>
       <c r="E185" s="2" t="inlineStr">
         <is>
           <t>1892 - 1965</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
@@ -7263,245 +7263,245 @@
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
           <t>1894 - 1903</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
           <t>pupitre</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
           <t>doré, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="n">
-        <v>11402</v>
+        <v>66346</v>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
-          <t>applique murale</t>
+          <t>L'offrande</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
-          <t>Hôtel Solvay</t>
+          <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
-          <t>Horta, Victor</t>
+          <t>Dupagne, Arthur</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
-          <t>1895 - 1903</t>
+          <t>1895 - 1961</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>applique</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
-          <t>bronze</t>
+          <t>plâtre, or</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>doré</t>
+          <t>moulé, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="n">
-        <v>11418</v>
+        <v>11402</v>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>cheminée</t>
+          <t>applique murale</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
           <t>Hôtel Solvay</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>Horta, Victor</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
           <t>1895 - 1903</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>décor d'architecture</t>
+          <t>applique</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
           <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="n">
-        <v>11433</v>
+        <v>11418</v>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t>lampadaire</t>
+          <t>cheminée</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>Hôtel Solvay</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>Horta, Victor</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>1895 - 1903</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
-          <t>lampadaire</t>
+          <t>décor d'architecture</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>couture, tissage, doré</t>
+          <t>doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="n">
-        <v>11447</v>
+        <v>11433</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>porte-serviettes</t>
+          <t>lampadaire</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
           <t>Hôtel Solvay</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
           <t>Horta, Victor</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
           <t>1895 - 1903</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>porte-linge</t>
+          <t>lampadaire</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
           <t>bronze</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>doré, technique d'assemblage</t>
+          <t>couture, tissage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="n">
-        <v>66346</v>
+        <v>11447</v>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>L'offrande</t>
+          <t>porte-serviettes</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
+          <t>Hôtel Solvay</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
-          <t>Dupagne, Arthur</t>
+          <t>Horta, Victor</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
-          <t>1895 - 1961</t>
+          <t>1895 - 1903</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>porte-linge</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
-          <t>plâtre, or</t>
+          <t>bronze</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>moulé, doré</t>
+          <t>doré, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="n">
         <v>86706</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
           <t>aigle-lutrin</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
       <c r="D196" s="2"/>
       <c r="E196" s="2" t="inlineStr">
         <is>
           <t>1896 - </t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
@@ -7700,131 +7700,131 @@
           <t>ciboire</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, technique des métaux, technique de fonte, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="n">
         <v>11289</v>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
           <t>Service en porcelaine à décor de frise de lierre</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice Van Buuren</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
           <t>Königliche Porzellan-Manufaktur</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
           <t>1901 - 1950</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
           <t>assiette, service de table</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
           <t>doré, cuit [céramique]</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="n">
         <v>11290</v>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
           <t>Assiette à dessert à bord doré</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice Van Buuren</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
           <t>Etablissements Demeuldre</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t>1901 - 1950</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
           <t>assiette</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
           <t>doré, cuit [céramique]</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="n">
         <v>11376</v>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
           <t>verres</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice Van Buuren</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D204" s="2"/>
       <c r="E204" s="2" t="inlineStr">
         <is>
           <t>1901 - 1950</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
           <t>or, verre</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
           <t>doré, soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
@@ -8039,161 +8039,161 @@
       </c>
       <c r="D210" s="2"/>
       <c r="E210" s="2" t="inlineStr">
         <is>
           <t>1908 - 1908</t>
         </is>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr">
         <is>
           <t>laiton, argent, émail</t>
         </is>
       </c>
       <c r="H210" s="2" t="inlineStr">
         <is>
           <t>doré, technique des métaux, technique des métaux, technique de repoussage, technique d'émaillage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="n">
-        <v>95713</v>
+        <v>95703</v>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
-          <t>Apparition de la Vierge à l’Enfant à sainte Thérèse de Lisieux</t>
+          <t>chemin de croix</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Job</t>
         </is>
       </c>
       <c r="D211" s="2" t="inlineStr">
         <is>
           <t>Vandecapelle,  Camille</t>
         </is>
       </c>
       <c r="E211" s="2" t="inlineStr">
         <is>
           <t>1912 - </t>
         </is>
       </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
-          <t>bas-relief</t>
+          <t>chemin de croix</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
           <t>pierre</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="n">
-        <v>95722</v>
+        <v>95713</v>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
-          <t>Autel dédié à Notre-Dame du Perpétuel Secours</t>
+          <t>Apparition de la Vierge à l’Enfant à sainte Thérèse de Lisieux</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Job</t>
         </is>
       </c>
-      <c r="D212" s="2"/>
+      <c r="D212" s="2" t="inlineStr">
+        <is>
+          <t>Vandecapelle,  Camille</t>
+        </is>
+      </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
           <t>1912 - </t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>autel</t>
+          <t>bas-relief</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
-          <t>pierre, bois, peinture</t>
+          <t>pierre</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, technique d'assemblage, technique de peinture, doré</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="n">
-        <v>95703</v>
+        <v>95722</v>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
-          <t>chemin de croix</t>
+          <t>Autel dédié à Notre-Dame du Perpétuel Secours</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Job</t>
         </is>
       </c>
-      <c r="D213" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D213" s="2"/>
       <c r="E213" s="2" t="inlineStr">
         <is>
           <t>1912 - </t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
-          <t>chemin de croix</t>
+          <t>autel</t>
         </is>
       </c>
       <c r="G213" s="2" t="inlineStr">
         <is>
-          <t>pierre</t>
+          <t>pierre, bois, peinture</t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de sculpture, technique d'assemblage, technique de peinture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="n">
         <v>77945</v>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
           <t>Drapeau "Cercle Aidons les Militaires Invalides et Nécessiteux"</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D214" s="2"/>
       <c r="E214" s="2" t="inlineStr">
         <is>
           <t>1914 - 1920</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
@@ -8508,51 +8508,51 @@
           <t>statue</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
           <t>noyer, métal</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, doré, peint</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="n">
         <v>77299</v>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
           <t>Nature morte sur fond or</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice Van Buuren</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
           <t>Van De Woestijne,  Gustave</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
           <t>1931 - </t>
         </is>
       </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
           <t>tableau</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
           <t>toile, peinture à l'huile</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
           <t>doré, peint</t>
@@ -8695,161 +8695,161 @@
       </c>
       <c r="D227" s="2"/>
       <c r="E227" s="2" t="inlineStr">
         <is>
           <t>1940 - </t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
           <t>argent, verre</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, moulé, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="n">
-        <v>30666</v>
+        <v>66215</v>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Plaque commémorative en l'honneur du personnel communal mort pour la patrie -  1914-1918/1940-1945</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
-[...2 lines deleted...]
-      <c r="D228" s="2"/>
+          <t>Commune de Saint-Gilles</t>
+        </is>
+      </c>
+      <c r="D228" s="2" t="inlineStr">
+        <is>
+          <t>inconnu</t>
+        </is>
+      </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1970</t>
+          <t>1950 - </t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>monument commémoratif</t>
         </is>
       </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>marbre, bronze</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
-          <t>doré, technique des métaux</t>
+          <t>technique de sculpture, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="n">
-        <v>66215</v>
+        <v>43602</v>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
-          <t>Plaque commémorative en l'honneur du personnel communal mort pour la patrie -  1914-1918/1940-1945</t>
+          <t>copie d'une coupe de saint Remi</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
+          <t>Eglise de la Sainte-Trinité</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
-          <t>inconnu</t>
+          <t>Devroye,  Joseph</t>
         </is>
       </c>
       <c r="E229" s="2" t="inlineStr">
         <is>
-          <t>1950 - </t>
+          <t>1950 - 1950</t>
         </is>
       </c>
       <c r="F229" s="2" t="inlineStr">
         <is>
-          <t>monument commémoratif</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G229" s="2" t="inlineStr">
         <is>
-          <t>marbre, bronze</t>
+          <t>argent, pierre précieuse</t>
         </is>
       </c>
       <c r="H229" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, doré</t>
+          <t>technique de repoussage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="n">
-        <v>43602</v>
+        <v>30666</v>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
-          <t>copie d'une coupe de saint Remi</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
-          <t>Eglise de la Sainte-Trinité</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+        </is>
+      </c>
+      <c r="D230" s="2"/>
       <c r="E230" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1950</t>
+          <t>1950 - 1970</t>
         </is>
       </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
-          <t>argent, pierre précieuse</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H230" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré</t>
+          <t>doré, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="n">
         <v>92395</v>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
           <t>Fervan [firme]</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
           <t>1951 - 1975</t>
@@ -8860,51 +8860,51 @@
           <t>calice</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
           <t>argent, émail</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, doré, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="n">
         <v>11291</v>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
           <t>The American scene</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice Van Buuren</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D232" s="2" t="inlineStr">
         <is>
           <t>Dehn, Adolf / B. Altman &amp; Co.</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
           <t>1952 - </t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
           <t>assiette</t>
         </is>
       </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
           <t>doré, technique d'impression, cuit [céramique]</t>
@@ -9003,116 +9003,116 @@
       </c>
       <c r="D235" s="2"/>
       <c r="E235" s="2" t="inlineStr">
         <is>
           <t>1965 - 1965</t>
         </is>
       </c>
       <c r="F235" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G235" s="2" t="inlineStr">
         <is>
           <t>métal</t>
         </is>
       </c>
       <c r="H235" s="2" t="inlineStr">
         <is>
           <t>technique d'émaillage, doré, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="n">
-        <v>30660</v>
+        <v>30661</v>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
-          <t>calice </t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
-      <c r="D236" s="2"/>
+      <c r="D236" s="2" t="inlineStr">
+        <is>
+          <t>Biais &amp; Van Suetendael [firme],</t>
+        </is>
+      </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
-          <t>1966 - 1966</t>
+          <t>1966 - </t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
-          <t>palissandre, argent</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
           <t>doré, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="n">
-        <v>30661</v>
+        <v>30660</v>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
+          <t>calice </t>
+        </is>
+      </c>
+      <c r="C237" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+        </is>
+      </c>
+      <c r="D237" s="2"/>
+      <c r="E237" s="2" t="inlineStr">
+        <is>
+          <t>1966 - 1966</t>
+        </is>
+      </c>
+      <c r="F237" s="2" t="inlineStr">
+        <is>
           <t>calice</t>
         </is>
       </c>
-      <c r="C237" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>palissandre, argent</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
           <t>doré, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="n">
         <v>30664</v>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
           <t>Biais &amp; Van Suetendael [firme],</t>