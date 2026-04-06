--- v1 (2025-12-30)
+++ v2 (2026-04-06)
@@ -363,109 +363,109 @@
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>1618 - </t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>instrument de mesure</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>doré, technique de fonte, ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>52752</v>
+        <v>46794</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Plaque de collier de la corporation des ceinturonniers</t>
+          <t>Cinq plaques de collier de la corporation des ceinturonniers de Bruxelles</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>1656 - </t>
+          <t>1656 - 1696</t>
         </is>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, ciselé, technique de gravure</t>
+          <t>ciselé, technique de repoussage, technique de gravure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>46794</v>
+        <v>52752</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Cinq plaques de collier de la corporation des ceinturonniers de Bruxelles</t>
+          <t>Plaque de collier de la corporation des ceinturonniers</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>1656 - 1696</t>
+          <t>1656 - </t>
         </is>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ciselé, technique de repoussage, technique de gravure</t>
+          <t>technique de repoussage, ciselé, technique de gravure</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
         <v>52747</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Aiguière et bassin</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Anonyme</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>1675 - </t>
@@ -646,51 +646,51 @@
           <t>technique de repoussage, ciselé, technique de gravure, martelé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
         <v>36905</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Pelle de cérémonie exécutée pour l'inauguration des travaux du canal de Bruxelles à la Sambre</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Berterham, Jan Baptist / Anonyme</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>1698 - </t>
+          <t>1699 - </t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>objet commemoratif et distinctif</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>métal, bois</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ciselé, martelé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>52734</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Chocolatière</t>
@@ -931,112 +931,112 @@
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>1750 - 1850</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>objet de dévotion</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>technique de repoussage, technique des métaux, ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>63276</v>
+        <v>83502</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Boucles de chaussure</t>
+          <t>Canne</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>1750 - 1775</t>
+          <t>1750 - 1799</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>accessoire de chaussage</t>
+          <t>canne</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>nacre, or</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>83502</v>
+        <v>63276</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Canne</t>
+          <t>Boucles de chaussure</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Musée Mode &amp; Dentelle</t>
         </is>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>1750 - 1799</t>
+          <t>1750 - 1775</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>canne</t>
+          <t>accessoire de chaussage</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>nacre, or</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>86804</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Croix reliquaire de la sainte Croix et des saints Antoine et Hubert</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame aux Riches-Claires</t>
         </is>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="inlineStr">
         <is>
@@ -1643,320 +1643,320 @@
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>1844 - </t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>monument commémoratif</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>argent, bois</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>11723</v>
+        <v>11677</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Gui de Dampierre, père du Lion de Flandre</t>
+          <t>Le Lion de Flandre</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone,</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>1850 - 1927</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>marionnette</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>cheveux, métal, carton-pierre, bois</t>
+          <t>cheveux, carton-pierre, carton, métal, bois</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ciselé, technique d'assemblage, couture, technique de sculpture, moulé</t>
+          <t>technique d'assemblage, ciselé, couture, technique de sculpture, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>11724</v>
+        <v>11723</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Chevalier</t>
+          <t>Gui de Dampierre, père du Lion de Flandre</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Toone VI , (Pierre Welleman) / Théâtre Royal de Toone,</t>
+          <t>Théâtre Royal de Toone,</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>1850 - 1927</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>marionnette</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>cheveux, métal, bois</t>
+          <t>cheveux, métal, carton-pierre, bois</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ciselé, technique d'assemblage, couture, technique de sculpture</t>
+          <t>ciselé, technique d'assemblage, couture, technique de sculpture, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>11725</v>
+        <v>11724</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Charlemagne</t>
+          <t>Chevalier</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Théâtre Royal de Toone,</t>
+          <t>Toone VI , (Pierre Welleman) / Théâtre Royal de Toone,</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>1850 - 1927</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>marionnette</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>cheveux, métal, papier mâché, bois</t>
+          <t>cheveux, métal, bois</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ciselé, technique d'assemblage, couture, technique de sculpture, moulé</t>
+          <t>ciselé, technique d'assemblage, couture, technique de sculpture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>11726</v>
+        <v>11725</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Un seigneur</t>
+          <t>Charlemagne</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone,</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>1850 - 1927</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>marionnette</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>cheveux, métal, bois</t>
+          <t>cheveux, métal, papier mâché, bois</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ciselé, technique d'assemblage, couture, technique de sculpture</t>
+          <t>ciselé, technique d'assemblage, couture, technique de sculpture, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>11784</v>
+        <v>11726</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Chevalier</t>
+          <t>Un seigneur</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone,</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>1850 - 1927</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>marionnette</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>carton, métal, carton-pierre, bois</t>
+          <t>cheveux, métal, bois</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, couture, ciselé, moulé</t>
+          <t>ciselé, technique d'assemblage, couture, technique de sculpture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>11795</v>
+        <v>11784</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>Macbeth</t>
+          <t>Chevalier</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Renard,  Raymond / Théâtre Royal de Toone,</t>
+          <t>Théâtre Royal de Toone,</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>1850 - 1927</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>marionnette</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>carton, métal, cheveux, verre, carton-pierre, bois</t>
+          <t>carton, métal, carton-pierre, bois</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, ciselé, couture, technique de sculpture, moulé</t>
+          <t>technique d'assemblage, couture, ciselé, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>11677</v>
+        <v>11795</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Le Lion de Flandre</t>
+          <t>Macbeth</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Théâtre Royal de Toone,</t>
+          <t>Renard,  Raymond / Théâtre Royal de Toone,</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>1850 - 1927</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>marionnette</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>cheveux, carton-pierre, carton, métal, bois</t>
+          <t>carton, métal, cheveux, verre, carton-pierre, bois</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>technique d'assemblage, ciselé, couture, technique de sculpture, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
         <v>93389</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>plateau à burettes</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Capello-Morel</t>
@@ -2339,281 +2339,281 @@
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>1875 - 1925</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>reliquaire</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>argent, métal</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>technique des métaux, technique de repoussage, ciselé, technique de fonte, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>11763</v>
+        <v>66245</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Renaud, un des quatre fils Aymon</t>
+          <t>Bicorne de l'administration belge</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>Théâtre Royal de Toone</t>
+          <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Théâtre Royal de Toone,</t>
+          <t>Piret,  J. H.</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>1875 - 1925</t>
+          <t>1875 - 1910</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>marionnette</t>
+          <t>chapeau</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>cheveux, carton, métal, cuivre, papier mâché, bois</t>
+          <t>feutre, coton, plume, fil de métal, métal</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, couture, ciselé, technique de sculpture, moulé</t>
+          <t>ciselé, passementerie, collé, broderie, couture, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>11764</v>
+        <v>66246</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Un des quatre fils Aymon</t>
+          <t>Bicorne de l'administration de Saint-Gilles</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>Théâtre Royal de Toone</t>
-[...6 lines deleted...]
-      </c>
+          <t>Commune de Saint-Gilles</t>
+        </is>
+      </c>
+      <c r="D61" s="2"/>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>1875 - 1925</t>
+          <t>1875 - 1910</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>marionnette</t>
+          <t>chapeau</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>cheveux, carton, métal, cuivre, papier mâché, bois</t>
+          <t>feutre, coton, fil de métal, métal</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, couture, ciselé, technique de sculpture, moulé</t>
+          <t>ciselé, passementerie, collé, broderie, couture, technique des métaux</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>11765</v>
+        <v>11763</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Un des quatre fils Aymon</t>
+          <t>Renaud, un des quatre fils Aymon</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone,</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>1875 - 1925</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>marionnette</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>cheveux, carton, métal, cuivre, verre, carton-pierre, bois</t>
+          <t>cheveux, carton, métal, cuivre, papier mâché, bois</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>technique d'assemblage, couture, ciselé, technique de sculpture, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>11767</v>
+        <v>11764</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Chevalier</t>
+          <t>Un des quatre fils Aymon</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Théâtre Royal de Toone,</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>1875 - 1925</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>marionnette</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>cheveux, carton, métal, verre, carton-pierre, bois</t>
+          <t>cheveux, carton, métal, cuivre, papier mâché, bois</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>technique d'assemblage, couture, ciselé, technique de sculpture, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>66245</v>
+        <v>11765</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>Bicorne de l'administration belge</t>
+          <t>Un des quatre fils Aymon</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
+          <t>Théâtre Royal de Toone</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Piret,  J. H.</t>
+          <t>Théâtre Royal de Toone,</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>1875 - 1910</t>
+          <t>1875 - 1925</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>chapeau</t>
+          <t>marionnette</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>feutre, coton, plume, fil de métal, métal</t>
+          <t>cheveux, carton, métal, cuivre, verre, carton-pierre, bois</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ciselé, passementerie, collé, broderie, couture, technique des métaux</t>
+          <t>technique d'assemblage, couture, ciselé, technique de sculpture, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>66246</v>
+        <v>11767</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>Bicorne de l'administration de Saint-Gilles</t>
+          <t>Chevalier</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
-[...2 lines deleted...]
-      <c r="D65" s="2"/>
+          <t>Théâtre Royal de Toone</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Théâtre Royal de Toone,</t>
+        </is>
+      </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>1875 - 1910</t>
+          <t>1875 - 1925</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>chapeau</t>
+          <t>marionnette</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>feutre, coton, fil de métal, métal</t>
+          <t>cheveux, carton, métal, verre, carton-pierre, bois</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ciselé, passementerie, collé, broderie, couture, technique des métaux</t>
+          <t>technique d'assemblage, couture, ciselé, technique de sculpture, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
         <v>86694</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Hellner,  Franz Xaver</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>1879 - </t>
@@ -2624,51 +2624,51 @@
           <t>calice</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>argent, émail</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>technique de fonte, ciselé, doré, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
         <v>11378</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>louche</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice Van Buuren</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>1883 - </t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>couvert de service</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
@@ -2691,232 +2691,232 @@
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>1889 - 1889</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>objets de culte</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>étain</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>technique des métaux, ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>92394</v>
+        <v>86695</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Servais</t>
+        </is>
+      </c>
+      <c r="D69" s="2"/>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1900</t>
+          <t>1891 - 1940</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré, ciselé</t>
+          <t>technique de fonte, ciselé, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>92403</v>
+        <v>92394</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>Baiser de paix de saint Benoît</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
-      <c r="D70" s="2"/>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Hellner,  Franz Xaver</t>
+        </is>
+      </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>baiser de paix</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>laiton, argent, verre, émail, os, papier, encre</t>
+          <t>argent</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage, filigrané [métal], technique des métaux, ciselé</t>
+          <t>technique de repoussage, doré, ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>86695</v>
+        <v>92403</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Baiser de paix de saint Benoît</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1940</t>
+          <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>baiser de paix</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>argent</t>
+          <t>laiton, argent, verre, émail, os, papier, encre</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, ciselé, doré</t>
+          <t>technique d'émaillage, filigrané [métal], technique des métaux, ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>86697</v>
+        <v>86693</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>Ciboire</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
-          <t>Nesme, Henry</t>
+          <t>Berger, Charles-Frédéric / Nesme, Henry</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>1897 - 1910</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>argent, émail, perle</t>
+          <t>argent, émail, verre</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>technique de fonte, ciselé, technique de repoussage, doré, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>86693</v>
+        <v>86697</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>Ciboire</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>Berger, Charles-Frédéric / Nesme, Henry</t>
+          <t>Nesme, Henry</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>1897 - 1910</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>argent, émail, verre</t>
+          <t>argent, émail, perle</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>technique de fonte, ciselé, technique de repoussage, doré, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
         <v>46791</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>Coupe </t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Wolfers, Philippe / Wolfers Frères [firme]</t>
@@ -2995,208 +2995,208 @@
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>1900 - 1950</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>matériel d'imprimerie</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>métal, bois</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>ciselé, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>43000</v>
+        <v>66241</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
           <t>Horloge de cheminée et vases</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
-      <c r="D77" s="2"/>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>inconnu</t>
+        </is>
+      </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>1905 - 1905</t>
+          <t>1905 - </t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>vase, horloge</t>
+          <t>horloge</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>bronze, marbre, métal</t>
+          <t>bronze, marbre, métal, verre</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, technique de fonte, ciselé, technique d'émaillage, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>66241</v>
+        <v>43000</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>Horloge de cheminée et vases</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
-      <c r="D78" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D78" s="2"/>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>1905 - </t>
+          <t>1905 - 1905</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>horloge</t>
+          <t>vase, horloge</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>bronze, marbre, métal, verre</t>
+          <t>bronze, marbre, métal</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>technique de sculpture, technique de fonte, ciselé, technique d'émaillage, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
         <v>11351</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>Paire de lampes en forme de pagode</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice Van Buuren</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>1920 - 1950</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>lampe</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>bois, cuivre, cristal</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>technique d'assemblage, moulé, ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
         <v>11353</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>Ensemble de trois ronds de serviettes aux initiales des Van Buuren</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice Van Buuren</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>1920 - 1930</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>service de table</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>ciselé, technique de repoussage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
         <v>11358</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>Ensemble de 5 flûtes à champagne torsadées</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice Van Buuren</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>1920 - 1970</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>ciselé, moulé, soufflé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
@@ -3340,51 +3340,51 @@
           <t>marionnette</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>métal, bois</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>technique d'assemblage, couture, ciselé, technique de sculpture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
         <v>11349</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>Service argenterie "Mona Lisa"</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice Van Buuren</t>
+          <t>Musée David et Alice van Buuren</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Wolfers Frères [firme]</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>1935 - </t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>couvert de service</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>argent</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>ciselé, technique des métaux</t>
@@ -3447,121 +3447,121 @@
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>1950 - </t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>chandelier de chœur</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>fer</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>technique de fonte, forgé, martelé, ciselé, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>11695</v>
+        <v>11232</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>Saint Michel</t>
+          <t>Planche à imprimer pour publicité "A l'Innovation"</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>Théâtre Royal de Toone</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atelier Marcel Hastir</t>
+        </is>
+      </c>
+      <c r="D89" s="2"/>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>1950 - 2000</t>
+          <t>1950 - 1967</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>marionnette</t>
+          <t>matériel d'imprimerie</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>carton, métal, carton-pierre, bois</t>
+          <t>bois, métal</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, couture, ciselé, technique de sculpture, moulé</t>
+          <t>ciselé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>11232</v>
+        <v>11695</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>Planche à imprimer pour publicité "A l'Innovation"</t>
+          <t>Saint Michel</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>Atelier Marcel Hastir</t>
-[...2 lines deleted...]
-      <c r="D90" s="2"/>
+          <t>Théâtre Royal de Toone</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t>Welleman, Jean / Théâtre Royal de Toone,</t>
+        </is>
+      </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1967</t>
+          <t>1950 - 2000</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>matériel d'imprimerie</t>
+          <t>marionnette</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>bois, métal</t>
+          <t>carton, métal, carton-pierre, bois</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ciselé</t>
+          <t>technique d'assemblage, couture, ciselé, technique de sculpture, moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
         <v>103991</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>Vase grec - "Athènes-Brussels First Flight Olympic Comet"</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>1960 - </t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>