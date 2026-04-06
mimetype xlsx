--- v2 (2026-02-17)
+++ v3 (2026-04-06)
@@ -121,51 +121,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H76"/>
+  <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="1024" min="5" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
@@ -179,140 +179,140 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>69492</v>
+        <v>50638</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Plaque de rue de l'Impasse du Fauconnier</t>
+          <t>Deux empreintes de sceau de la Ville de Bruxelles, 1334</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D2" s="2"/>
-      <c r="E2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>pierre, émail</t>
+          <t>plâtre</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>50638</v>
+        <v>69491</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Deux empreintes de sceau de la Ville de Bruxelles, 1334</t>
+          <t>Plaque de la "Rue de l'Éventail"</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D3" s="2"/>
-      <c r="E3" s="2"/>
-      <c r="F3" s="2"/>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t> - 1958</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>élément de façade</t>
+        </is>
+      </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>plâtre</t>
+          <t>métal, émail</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>69491</v>
+        <v>69492</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Plaque de la "Rue de l'Éventail"</t>
+          <t>Plaque de rue de l'Impasse du Fauconnier</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t> - 1958</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>élément de façade</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>métal, émail</t>
+          <t>pierre, émail</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>102541</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Plaque de la rue Saint-Bernard</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="inlineStr">
@@ -503,2583 +503,3663 @@
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Mombaers, Cornelis</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>1675 - 1725</t>
         </is>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>36876</v>
+        <v>36885</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Cabillaud ou brochet </t>
+          <t>Trois boîtes à épices en forme de coquille Saint-Jacques</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Mombaers, Philippe / Fabrique de la rue de Laeken</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>1700 - 1799</t>
         </is>
       </c>
-      <c r="F11" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F11" s="2"/>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>36877</v>
+        <v>36870</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Terrine : pigeon</t>
+          <t>Statuette de saint Jean Népomucène</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Manufacture bruxelloise</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>1700 - 1799</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>objets lié à la consommation des aliments ou des boissons</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>36881</v>
+        <v>36873</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Grande botte d'asperges au naturel</t>
+          <t>Manneken-Pis</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Manufacture bruxelloise</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>1700 - 1799</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>objets lié à la consommation des aliments ou des boissons</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>36885</v>
+        <v>36876</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Trois boîtes à épices en forme de coquille Saint-Jacques</t>
+          <t>Cabillaud ou brochet </t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Mombaers, Philippe / Fabrique de la rue de Laeken</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>1700 - 1799</t>
         </is>
       </c>
-      <c r="F14" s="2"/>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>objets lié à la consommation des aliments ou des boissons</t>
+        </is>
+      </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>36870</v>
+        <v>36877</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Statuette de saint Jean Népomucène</t>
+          <t>Terrine : pigeon</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Manufacture bruxelloise</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>1700 - 1799</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>objets lié à la consommation des aliments ou des boissons</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>92378</v>
+        <v>36881</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Vierge de l’Immaculée Conception avec l’Enfant et écrasant le serpent</t>
+          <t>Grande botte d'asperges au naturel</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
-[...2 lines deleted...]
-      <c r="D16" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Manufacture bruxelloise</t>
+        </is>
+      </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1800</t>
+          <t>1700 - 1799</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>statue</t>
+          <t>objets lié à la consommation des aliments ou des boissons</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>terre cuite, or</t>
+          <t>faïence</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, modelé, cuit [céramique], doré, technique d'émaillage</t>
+          <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>66288</v>
+        <v>92378</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Plat à barbe en porcelaine Kakiémon à décor de vase fleuri</t>
+          <t>Vierge de l’Immaculée Conception avec l’Enfant et écrasant le serpent</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+        </is>
+      </c>
+      <c r="D17" s="2"/>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>1701 - 1900</t>
+          <t>1701 - 1800</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>cuvette et cruche de toilette</t>
+          <t>statue</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>porcelaine</t>
+          <t>terre cuite, or</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], technique d'émaillage, technique de peinture</t>
+          <t>technique de sculpture, modelé, cuit [céramique], doré, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>66289</v>
+        <v>66288</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Assiette en porcelaine Kakiémon à décor de jardin fleuri</t>
+          <t>Plat à barbe en porcelaine Kakiémon à décor de vase fleuri</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>inconnu</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>1701 - 1900</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>assiette</t>
+          <t>cuvette et cruche de toilette</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>36888</v>
+        <v>66289</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Assiette - décor bleu au saint Michel</t>
+          <t>Assiette en porcelaine Kakiémon à décor de jardin fleuri</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Fabrique de la rue de Laeken,  / Mombaers, Cornelis / Witsenburg, Dirck</t>
+          <t>inconnu</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>1705 - </t>
+          <t>1701 - 1900</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>assiette</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>faïence</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], technique d'émaillage</t>
+          <t>cuit [céramique], technique d'émaillage, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>36884</v>
+        <v>36888</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Grand rafraîchissoir</t>
+          <t>Assiette - décor bleu au saint Michel</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Mombaers, Philippe / Fabrique de la rue de Laeken</t>
+          <t>Fabrique de la rue de Laeken,  / Mombaers, Cornelis / Witsenburg, Dirck</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>1725 - 1750</t>
+          <t>1705 - </t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>objets lié à la consommation des aliments ou des boissons</t>
+          <t>assiette</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>36887</v>
+        <v>36884</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Pot à bière , décor bleu à la haie fleurie</t>
+          <t>Grand rafraîchissoir</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Mombaers, Philippe / Fabrique de la rue de Laeken</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>1725 - 1775</t>
+          <t>1725 - 1750</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>objets lié à la consommation des aliments ou des boissons</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>36874</v>
+        <v>36887</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Terrine : grappe de raisins et feuilles de vigne</t>
+          <t>Pot à bière , décor bleu à la haie fleurie</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Fabrique de la rue de la Montagne</t>
+          <t>Mombaers, Philippe / Fabrique de la rue de Laeken</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>1750 - 1799</t>
-[...2 lines deleted...]
-      <c r="F22" s="2"/>
+          <t>1725 - 1775</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>objets lié à la consommation des aliments ou des boissons</t>
+        </is>
+      </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>36879</v>
+        <v>36886</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Grande terrine et son sous-plat : chou surmonté d'un oiseau</t>
+          <t>Fontaine. Homme assis (Jacquot) sur un terrain vert de cuivre</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Mombaers, Philippe / Fabrique de la rue de Laeken</t>
+          <t>Manufacture bruxelloise</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1750 - 1799</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>terrine</t>
+          <t>objets lié à la consommation des aliments ou des boissons</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>36886</v>
+        <v>36867</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Fontaine. Homme assis (Jacquot) sur un terrain vert de cuivre</t>
+          <t>Petite chocolatière octogonale</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Manufacture bruxelloise</t>
+          <t>Fabrique de la rue de Laeken</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>1750 - 1799</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>objets lié à la consommation des aliments ou des boissons</t>
+          <t>cafetière</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>36867</v>
+        <v>36869</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Petite chocolatière octogonale</t>
+          <t>Canards sur panier d'osier</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Fabrique de la rue de Laeken</t>
+          <t>Manufacture bruxelloise</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>1750 - 1799</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>cafetière</t>
+          <t>objets lié à la consommation des aliments ou des boissons</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>faïence</t>
+          <t>terre cuite</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>36869</v>
+        <v>36874</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Canards sur panier d'osier</t>
+          <t>Terrine : grappe de raisins et feuilles de vigne</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Manufacture bruxelloise</t>
+          <t>Fabrique de la rue de la Montagne</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1750 - 1799</t>
         </is>
       </c>
-      <c r="F26" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F26" s="2"/>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>terre cuite</t>
+          <t>faïence</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>49894</v>
+        <v>36879</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Saucière ou soupière : pigeon couché, décor aux papillons et à la chenille</t>
+          <t>Grande terrine et son sous-plat : chou surmonté d'un oiseau</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Artoisenet, Jacques / Fabrique de la rue de la Montagne</t>
+          <t>Mombaers, Philippe / Fabrique de la rue de Laeken</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>1751 - 1755</t>
+          <t>1750 - 1799</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>terrine</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage</t>
+          <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>36878</v>
+        <v>49894</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Grande terrine : dindon couché</t>
+          <t>Saucière ou soupière : pigeon couché, décor aux papillons et à la chenille</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Mombaers, Philippe / Fabrique de la rue de Laeken</t>
+          <t>Artoisenet, Jacques / Fabrique de la rue de la Montagne</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>1770 - 1790</t>
+          <t>1751 - 1755</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>objets lié à la consommation des aliments ou des boissons</t>
+          <t>terrine</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], technique d'émaillage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>36875</v>
+        <v>36878</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Pot à bière</t>
+          <t>Grande terrine : dindon couché</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Manufacture bruxelloise</t>
+          <t>Mombaers, Philippe / Fabrique de la rue de Laeken</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>1783 - 1837</t>
+          <t>1770 - 1790</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>objets lié à la consommation des aliments ou des boissons</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>faïence</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>36894</v>
+        <v>36875</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Grand bol (ou saladier) avec motifs floraux</t>
+          <t>Pot à bière</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Manufacture de Monplaisir</t>
+          <t>Manufacture bruxelloise</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>1786 - 1791</t>
+          <t>1783 - 1837</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>saladier</t>
+          <t>objets lié à la consommation des aliments ou des boissons</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>terre cuite</t>
+          <t>faïence</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage, cuit [céramique]</t>
+          <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>36899</v>
+        <v>36894</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Chocolatière et autres (partie de service) - décor chinois</t>
+          <t>Grand bol (ou saladier) avec motifs floraux</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Manufacture d'Etterbeek,  / Fohler, François</t>
+          <t>Manufacture de Monplaisir</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>1788 - 1803</t>
+          <t>1786 - 1791</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>service de table</t>
+          <t>saladier</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>argile</t>
+          <t>terre cuite</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], moulé, technique d'émaillage</t>
+          <t>technique d'émaillage, cuit [céramique]</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>36891</v>
+        <v>36899</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Tasse litron et sa soucoupe</t>
+          <t>Chocolatière et autres (partie de service) - décor chinois</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Cretté, Louis</t>
+          <t>Manufacture d'Etterbeek,  / Fohler, François</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>1790 - 1813</t>
+          <t>1788 - 1803</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>tasse</t>
+          <t>service de table</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>porcelaine</t>
+          <t>argile</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>jacquard ou façonné, technique d'émaillage, cuit [céramique]</t>
+          <t>cuit [céramique], moulé, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>66286</v>
+        <v>36891</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Assiette en porcelaine Kakiémon à décor de vase fleuri</t>
+          <t>Tasse litron et sa soucoupe</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>inconnu</t>
+          <t>Cretté, Louis</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1900</t>
+          <t>1790 - 1813</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>assiette</t>
+          <t>tasse</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], technique d'émaillage, technique de peinture</t>
+          <t>jacquard ou façonné, technique d'émaillage, cuit [céramique]</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>66287</v>
+        <v>36902</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Assiette en porcelaine Kakiémon à décor de vase fleuri</t>
+          <t>Présentoir ovale soutenu par deux angelots</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>inconnu</t>
+          <t>Windisch, Christophe</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>1801 - 1900</t>
+          <t>1800 - 1842</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>assiette</t>
+          <t>objets lié à la consommation des aliments ou des boissons</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>porcelaine</t>
+          <t>argile</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], technique d'émaillage, technique de peinture</t>
+          <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>36889</v>
+        <v>66286</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>47 assiettes aux oiseaux d'après Buffon</t>
+          <t>Assiette en porcelaine Kakiémon à décor de vase fleuri</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>Fabrique de la rue de l'Étoile,  / Cretté, Louis</t>
+          <t>inconnu</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>1803 - </t>
+          <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>assiette</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>argile</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>moulé, cuit [céramique], technique d'émaillage</t>
+          <t>cuit [céramique], technique d'émaillage, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>36898</v>
+        <v>66287</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>24 assiettes à dessert aux oiseaux d'après Buffon</t>
+          <t>Assiette en porcelaine Kakiémon à décor de vase fleuri</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Commune de Saint-Gilles</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>Cretté, Louis / Fabrique de la rue de l'Étoile</t>
+          <t>inconnu</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>1803 - </t>
+          <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>assiette</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>argile</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage, cuit [céramique], moulé</t>
+          <t>cuit [céramique], technique d'émaillage, technique de peinture</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>36895</v>
+        <v>36889</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Assiette décorée d'une femme revêtue de la faille</t>
+          <t>47 assiettes aux oiseaux d'après Buffon</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Faber, Frédéric Théodore / Première Manufacture d'Ixelles</t>
+          <t>Fabrique de la rue de l'Étoile,  / Cretté, Louis</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>1810 - 1830</t>
+          <t>1803 - </t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>assiette</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>argile</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], technique d'émaillage</t>
+          <t>moulé, cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>36893</v>
+        <v>36898</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Service des peintres</t>
+          <t>24 assiettes à dessert aux oiseaux d'après Buffon</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Faber, Henri / Première Manufacture d'Ixelles (Ixelles I)</t>
+          <t>Cretté, Louis / Fabrique de la rue de l'Étoile</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1849</t>
+          <t>1803 - </t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>service de table</t>
+          <t>assiette</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>porcelaine</t>
+          <t>argile</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>cuit [céramique], technique d'émaillage</t>
+          <t>technique d'émaillage, cuit [céramique], moulé</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>36901</v>
+        <v>36895</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Assiette - le jardin botanique de Bruxelles</t>
+          <t>Assiette décorée d'une femme revêtue de la faille</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Jacquet, Maximilien-Joseph</t>
+          <t>Faber, Frédéric Théodore / Première Manufacture d'Ixelles</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>1830 - 1870</t>
+          <t>1810 - 1830</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>assiette</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>argile</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage, cuit [céramique]</t>
+          <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>39438</v>
+        <v>36893</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>Bassin en porcelaine de Chine Famille rose et sellette en bois sculpté</t>
+          <t>Service des peintres</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>Commune de Schaerbeek</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>Anonyme</t>
+          <t>Faber, Henri / Première Manufacture d'Ixelles (Ixelles I)</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1900</t>
+          <t>1830 - 1849</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>vase</t>
+          <t>service de table</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>porcelaine, bois, pierre</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage</t>
+          <t>cuit [céramique], technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>100243</v>
+        <v>36901</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>Plaque "Grand' Place - Groote Markt"</t>
+          <t>Assiette - le jardin botanique de Bruxelles</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D41" s="2"/>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Jacquet, Maximilien-Joseph</t>
+        </is>
+      </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>1850 - 1900</t>
+          <t>1830 - 1870</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>élément de façade</t>
+          <t>assiette</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>émail, pierre</t>
+          <t>argile</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage</t>
+          <t>technique d'émaillage, cuit [céramique]</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>86691</v>
+        <v>39438</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Bassin en porcelaine de Chine Famille rose et sellette en bois sculpté</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
-[...2 lines deleted...]
-      <c r="D42" s="2"/>
+          <t>Commune de Schaerbeek</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Anonyme</t>
+        </is>
+      </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>1851 - 1900</t>
+          <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>vase</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>argent, émail, verre</t>
+          <t>porcelaine, bois, pierre</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, ciselé, technique de repoussage, technique d'émaillage, doré</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>88157</v>
+        <v>100243</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Plaque "Grand' Place - Groote Markt"</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Elisabeth</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>1851 - 1900</t>
+          <t>1850 - 1900</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>élément de façade</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>argent, émail</t>
+          <t>émail, pierre</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, technique d'émaillage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>93394</v>
+        <v>88157</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Reliquaire de saint Lambert de Liège</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
+          <t>Eglise Sainte-Elisabeth</t>
         </is>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>laiton, verre, émail</t>
+          <t>argent, émail</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux, moulé, doré, technique d'émaillage</t>
+          <t>technique de repoussage, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>11926</v>
+        <v>93394</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>pendule [horloge]</t>
+          <t>Reliquaire de saint Lambert de Liège</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>La Fonderie - Musée bruxellois des Industries et du Travail</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Lambert</t>
+        </is>
+      </c>
+      <c r="D45" s="2"/>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>1854 - 1900</t>
+          <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>pendule</t>
+          <t>ostensoir</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>verre, laiton, bronze</t>
+          <t>laiton, verre, émail</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage, technique d'assemblage</t>
+          <t>technique des métaux, moulé, doré, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>43305</v>
+        <v>86691</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>Collégiale Saints-Pierre-et-Guidon </t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Servais</t>
+        </is>
+      </c>
+      <c r="D46" s="2"/>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>1875 - 1900</t>
+          <t>1851 - 1900</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>argent, émail</t>
+          <t>argent, émail, verre</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré, technique d'émaillage</t>
+          <t>technique de fonte, ciselé, technique de repoussage, technique d'émaillage, doré</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>95737</v>
+        <v>11926</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>pendule [horloge]</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Job</t>
+          <t>La Fonderie - Musée bruxellois des Industries et du Travail</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Jacquillat,  Auguste</t>
+          <t>Compagnie des Bronzes</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>1876 - 1900</t>
+          <t>1854 - 1900</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>pendule</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>argent, vermeil, émail, pierre fine, améthyste</t>
+          <t>verre, laiton, bronze</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux, technique de repoussage, doré, technique d'émaillage</t>
+          <t>technique d'émaillage, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>86694</v>
+        <v>43305</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
+          <t>Collégiale Saints-Pierre-et-Guidon </t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Hellner,  Franz Xaver</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>1879 - </t>
+          <t>1875 - 1900</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>calice</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>argent, émail</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, ciselé, doré, technique d'émaillage</t>
+          <t>technique de repoussage, doré, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>70709</v>
+        <v>95737</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Calice</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Catherine</t>
+          <t>Eglise Saint-Job</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Crockaert, Charles</t>
+          <t>Jacquillat,  Auguste</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>1880 - </t>
+          <t>1876 - 1900</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>ciboire</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>argent, vermeil, grenat</t>
+          <t>argent, vermeil, émail, pierre fine, améthyste</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, technique des métaux, technique d'émaillage</t>
+          <t>technique des métaux, technique de repoussage, doré, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>11904</v>
+        <v>86694</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Face de tonneau</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>La Fonderie - Musée bruxellois des Industries et du Travail</t>
-[...2 lines deleted...]
-      <c r="D50" s="2"/>
+          <t>Eglise Saint-Servais</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Hellner,  Franz Xaver</t>
+        </is>
+      </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>1887 - 1980</t>
+          <t>1879 - </t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>ustensiles de conservation et rangement</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>métal, bois</t>
+          <t>argent, émail</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage, technique d'assemblage</t>
+          <t>technique de fonte, ciselé, doré, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>11891</v>
+        <v>70709</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>poêle de chauffage</t>
+          <t>Calice</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>La Fonderie - Musée bruxellois des Industries et du Travail</t>
+          <t>Eglise Sainte-Catherine</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Arthur Martin [firme]</t>
+          <t>Crockaert, Charles</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>1890 - 1900</t>
+          <t>1880 - </t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>poêle de chauffage</t>
+          <t>calice</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>verre, émail, fonte</t>
+          <t>argent, vermeil, grenat</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage</t>
+          <t>technique de fonte, technique des métaux, technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>92402</v>
+        <v>11904</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Baiser de paix de saint Benoît</t>
+          <t>Face de tonneau</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>La Fonderie - Musée bruxellois des Industries et du Travail</t>
         </is>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1900</t>
+          <t>1887 - 1980</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>baiser de paix</t>
+          <t>ustensiles de conservation et rangement</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>laiton, vermeil, verre, émail, os</t>
+          <t>métal, bois</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, technique des métaux, technique d'émaillage, filigrané [métal]</t>
+          <t>technique d'émaillage, technique d'assemblage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>92403</v>
+        <v>11891</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>Baiser de paix de saint Benoît</t>
+          <t>poêle de chauffage</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
-[...2 lines deleted...]
-      <c r="D53" s="2"/>
+          <t>La Fonderie - Musée bruxellois des Industries et du Travail</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Arthur Martin [firme]</t>
+        </is>
+      </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>1891 - 1900</t>
+          <t>1890 - 1900</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>baiser de paix</t>
+          <t>poêle de chauffage</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>laiton, argent, verre, émail, os, papier, encre</t>
+          <t>verre, émail, fonte</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage, filigrané [métal], technique des métaux, ciselé</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>86693</v>
+        <v>109821</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Ciboire</t>
+          <t>243 assiettes plates</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Berger, Charles-Frédéric / Nesme, Henry</t>
+          <t>Vermeren-Coche</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>1897 - 1910</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>assiette</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>argent, émail, verre</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, ciselé, technique de repoussage, doré, technique d'émaillage</t>
+          <t>technique d'émaillage, cuit [céramique]</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>86697</v>
+        <v>109822</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>87 assiettes plates</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>Nesme, Henry</t>
+          <t>Vermeren-Coche,  / Haviland</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>1897 - 1910</t>
+          <t>1890 - 1900</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>ostensoir</t>
+          <t>assiette</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>argent, émail, perle</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, ciselé, technique de repoussage, doré, technique d'émaillage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>66248</v>
+        <v>109904</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>coupe décorative</t>
+          <t>19 raviers</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
-[...2 lines deleted...]
-      <c r="D56" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Vermeren-Coche</t>
+        </is>
+      </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>1901 - 1910</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>coupe</t>
+          <t>plateau</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>cristal, émail, cuivre</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>technique de fonte, technique d'assemblage, technique d'émaillage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>43000</v>
+        <v>109905</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>Horloge de cheminée et vases</t>
+          <t>9 plateaux sur pied haut</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
-[...2 lines deleted...]
-      <c r="D57" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Vermeren-Coche</t>
+        </is>
+      </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>1905 - 1905</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>vase, horloge</t>
+          <t>plateau</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>bronze, marbre, métal</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, technique de fonte, ciselé, technique d'émaillage, technique d'assemblage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>66241</v>
+        <v>109907</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Horloge de cheminée et vases</t>
+          <t>Pleateau sur pied haut</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>Commune de Saint-Gilles</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>inconnu</t>
+          <t>Vermeren-Coche</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>1905 - </t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>horloge</t>
+          <t>plateau</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>bronze, marbre, métal, verre</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>technique de sculpture, technique de fonte, ciselé, technique d'émaillage, technique d'assemblage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>30662</v>
+        <v>109908</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>calice [culte catholique]</t>
+          <t>11 plateaux sur pied bas</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
-[...2 lines deleted...]
-      <c r="D59" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Vermeren-Coche</t>
+        </is>
+      </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>1908 - 1908</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>plateau</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>laiton, argent, émail</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>doré, technique des métaux, technique des métaux, technique de repoussage, technique d'émaillage, doré</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>86296</v>
+        <v>109909</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Croix et plaque de Grand Cordon de l'Ordre G.B.E. de Grande Bretagne </t>
+          <t>Plateau sur pied bas</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D60" s="2"/>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Haviland,  / Vermeren-Coche</t>
+        </is>
+      </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>1909 - 1937</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>décoration et médaille</t>
+          <t>plateau</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>argent, soie, émail, vermeil</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>toile, moiré, technique d'émaillage, coulé à cire perdue</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>11303</v>
+        <v>109910</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>lampe</t>
+          <t>11 saladiers </t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>Musée David et Alice van Buuren</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Württembergische Metallwarenfabrik</t>
+          <t>Vermeren-Coche</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>1920 - 1930</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>lampe</t>
+          <t>saladier</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>émail, laiton</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>42629</v>
+        <v>109912</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Reliquaire de saint Boniface</t>
+          <t>Saladier</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
-[...2 lines deleted...]
-      <c r="D62" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Haviland,  / Vermeren-Coche</t>
+        </is>
+      </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>1921 - 1940</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>baiser de paix, reliquaire</t>
+          <t>saladier</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>laiton, verre, os, cire d'abeille</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage, technique d'assemblage, technique de sculpture, technique de fonte</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>84375</v>
+        <v>109956</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Plaque publicitaire</t>
+          <t>16 grands plats ovales </t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>La Fonderie - Musée bruxellois des Industries et du Travail</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Goedgebuer, J. / Dauby, Lucien</t>
+          <t>Vermeren-Coche</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1967</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>éléments d'architecture</t>
+          <t>plat</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>métal</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>93387</v>
+        <v>109959</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>Dix grands plats ronds</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
-[...2 lines deleted...]
-      <c r="D64" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Vermeren-Coche</t>
+        </is>
+      </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>1931 - 1940</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>ciboire</t>
+          <t>plat</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>argent, émail</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux, technique de repoussage, technique d'émaillage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>93388</v>
+        <v>109960</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>11 plats ronds</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
-[...2 lines deleted...]
-      <c r="D65" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Vermeren-Coche</t>
+        </is>
+      </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>1931 - 1940</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>plat</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>argent, or, marbre</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux, technique de repoussage, technique d'émaillage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>43013</v>
+        <v>109963</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>burette de messe</t>
+          <t>Cinq plats ronds</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>Billaux-Grossé ,</t>
+          <t>Haviland,  / Vermeren-Coche</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>1940 - </t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>burettes</t>
+          <t>plat</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>vermeil</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux, technique d'émaillage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>95735</v>
+        <v>109964</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>17 soupières</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Job</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Devroye [frères]</t>
+          <t>Vermeren-Coche</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>1945 - </t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>soupière</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>argent, vermeil, émail</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>technique des métaux, technique de repoussage, technique d'émaillage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>87095</v>
+        <v>109965</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>tabernacle</t>
+          <t>Deux soupières</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>Eglise Sainte-Alène</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>Dupuis, Jacques / Bastin, Roger / F. Jacques et frères,  / Grégoire, Odette</t>
+          <t>Vermeren-Coche</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>1950 - </t>
+          <t>1890 - 1900</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>tabernacle</t>
+          <t>soupière</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>métal, argent, émail</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, technique d'émaillage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>11948</v>
+        <v>109966</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>plaque à inscription</t>
+          <t>Une soupière</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>La Fonderie - Musée bruxellois des Industries et du Travail</t>
-[...2 lines deleted...]
-      <c r="D69" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Vermeren-Coche</t>
+        </is>
+      </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>1950 - 2000</t>
-[...2 lines deleted...]
-      <c r="F69" s="2"/>
+          <t>1890 - 1900</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr">
+        <is>
+          <t>soupière</t>
+        </is>
+      </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>métal</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>technique d'impression, technique d'émaillage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>102750</v>
+        <v>109968</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>Tasses à décor égyptien de la manufacture de porcelaine de Langenthal (Suisse)</t>
+          <t>24 couvercles</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D70" s="2"/>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Vermeren-Coche</t>
+        </is>
+      </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>1950 - 1959</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>tasse, service à café</t>
+          <t>couvercle</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>92395</v>
+        <v>109969</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>17 saucières</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
-          <t>Fervan [firme]</t>
+          <t>Vermeren-Coche</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>1951 - 1975</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>saucière</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>argent, émail</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>technique de repoussage, doré, technique d'émaillage</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>30663</v>
+        <v>109970</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>Trois saucières</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
-[...2 lines deleted...]
-      <c r="D72" s="2"/>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Vermeren-Coche</t>
+        </is>
+      </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>1965 - 1965</t>
+          <t>1890 - </t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>calice</t>
+          <t>saucière</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>métal</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage, doré, technique des métaux</t>
+          <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>94904</v>
+        <v>109971</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>Des Saints ?, Non, des victimes de la barbarie humaine</t>
+          <t>Saucière</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>Université libre de Bruxelles - ULB Culture</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>Mainil, Pierre-Jean</t>
+          <t>Vermeren-Coche</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>1995 - </t>
-[...2 lines deleted...]
-      <c r="F73" s="2"/>
+          <t>1890 - </t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr">
+        <is>
+          <t>saucière</t>
+        </is>
+      </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>émail, acier</t>
+          <t>porcelaine</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>102536</v>
+        <v>111851</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>Plaque de la rue Coenraets</t>
+          <t>11 grands plats ovales</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D74" s="2"/>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Haviland,  / Vermeren-Coche</t>
+        </is>
+      </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>? - 1874</t>
+          <t>1890 - 1900</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>élément de façade</t>
+          <t>plat</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>102539</v>
+        <v>92402</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>Plaque de la rue d'Irlande</t>
+          <t>Baiser de paix de saint Benoît</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>? - 1874</t>
+          <t>1891 - 1900</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>élément de façade</t>
+          <t>baiser de paix</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>porcelaine</t>
+          <t>laiton, vermeil, verre, émail, os</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>technique d'émaillage</t>
+          <t>technique de repoussage, technique des métaux, technique d'émaillage, filigrané [métal]</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>102542</v>
+        <v>92403</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>Plaque de la chaussée de Waterloo</t>
+          <t>Baiser de paix de saint Benoît</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
         </is>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="inlineStr">
         <is>
+          <t>1891 - 1900</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr">
+        <is>
+          <t>baiser de paix</t>
+        </is>
+      </c>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>laiton, argent, verre, émail, os, papier, encre</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage, filigrané [métal], technique des métaux, ciselé</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="1" t="n">
+        <v>86697</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>ostensoir</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Saint-Servais</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Nesme, Henry</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>1897 - 1910</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr">
+        <is>
+          <t>ostensoir</t>
+        </is>
+      </c>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>argent, émail, perle</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>technique de fonte, ciselé, technique de repoussage, doré, technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="1" t="n">
+        <v>86693</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>Ciboire</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Saint-Servais</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Berger, Charles-Frédéric / Nesme, Henry</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>1897 - 1910</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr">
+        <is>
+          <t>ciboire</t>
+        </is>
+      </c>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>argent, émail, verre</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>technique de fonte, ciselé, technique de repoussage, doré, technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="1" t="n">
+        <v>109967</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>Une soupière</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Vermeren-Coche</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>1900 - </t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr">
+        <is>
+          <t>soupière</t>
+        </is>
+      </c>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>porcelaine</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="1" t="n">
+        <v>109972</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>Saucière</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Vermeren-Coche</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>1900 - </t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr">
+        <is>
+          <t>saucière</t>
+        </is>
+      </c>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>porcelaine</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="1" t="n">
+        <v>66248</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>coupe décorative</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>Commune de Saint-Gilles</t>
+        </is>
+      </c>
+      <c r="D81" s="2"/>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>1901 - 1910</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr">
+        <is>
+          <t>coupe</t>
+        </is>
+      </c>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>cristal, émail, cuivre</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>technique de fonte, technique d'assemblage, technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="1" t="n">
+        <v>43000</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>Horloge de cheminée et vases</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>Commune de Saint-Gilles</t>
+        </is>
+      </c>
+      <c r="D82" s="2"/>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>1905 - 1905</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr">
+        <is>
+          <t>vase, horloge</t>
+        </is>
+      </c>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>bronze, marbre, métal</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>technique de sculpture, technique de fonte, ciselé, technique d'émaillage, technique d'assemblage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="1" t="n">
+        <v>66241</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>Horloge de cheminée et vases</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>Commune de Saint-Gilles</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>inconnu</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>1905 - </t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr">
+        <is>
+          <t>horloge</t>
+        </is>
+      </c>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>bronze, marbre, métal, verre</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>technique de sculpture, technique de fonte, ciselé, technique d'émaillage, technique d'assemblage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="1" t="n">
+        <v>30662</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>calice [culte catholique]</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+        </is>
+      </c>
+      <c r="D84" s="2"/>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>1908 - 1908</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr">
+        <is>
+          <t>calice</t>
+        </is>
+      </c>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>laiton, argent, émail</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>doré, technique des métaux, technique des métaux, technique de repoussage, technique d'émaillage, doré</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="1" t="n">
+        <v>86296</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>Croix et plaque de Grand Cordon de l'Ordre G.B.E. de Grande Bretagne </t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>1909 - 1937</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr">
+        <is>
+          <t>décoration et médaille</t>
+        </is>
+      </c>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>argent, soie, émail, vermeil</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>toile, moiré, technique d'émaillage, coulé à cire perdue</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="1" t="n">
+        <v>11303</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>lampe</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>Musée David et Alice van Buuren</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>Württembergische Metallwarenfabrik</t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>1920 - 1930</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr">
+        <is>
+          <t>lampe</t>
+        </is>
+      </c>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>émail, laiton</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="1" t="n">
+        <v>42629</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>Reliquaire de saint Boniface</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+        </is>
+      </c>
+      <c r="D87" s="2"/>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>1921 - 1940</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr">
+        <is>
+          <t>baiser de paix, reliquaire</t>
+        </is>
+      </c>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>laiton, verre, os, cire d'abeille</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage, technique d'assemblage, technique de sculpture, technique de fonte</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="1" t="n">
+        <v>84375</v>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>Plaque publicitaire</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>La Fonderie - Musée bruxellois des Industries et du Travail</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t>Goedgebuer, J. / Dauby, Lucien</t>
+        </is>
+      </c>
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>1930 - 1967</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr">
+        <is>
+          <t>éléments d'architecture</t>
+        </is>
+      </c>
+      <c r="G88" s="2" t="inlineStr">
+        <is>
+          <t>métal</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="1" t="n">
+        <v>93387</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>ciboire</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Saint-Lambert</t>
+        </is>
+      </c>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>1931 - 1940</t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr">
+        <is>
+          <t>ciboire</t>
+        </is>
+      </c>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>argent, émail</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>technique des métaux, technique de repoussage, technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="1" t="n">
+        <v>93388</v>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>calice</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Saint-Lambert</t>
+        </is>
+      </c>
+      <c r="D90" s="2"/>
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>1931 - 1940</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr">
+        <is>
+          <t>calice</t>
+        </is>
+      </c>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>argent, or, marbre</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>technique des métaux, technique de repoussage, technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="1" t="n">
+        <v>43013</v>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
+        <is>
+          <t>burette de messe</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>Billaux-Grossé ,</t>
+        </is>
+      </c>
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>1940 - </t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr">
+        <is>
+          <t>burettes</t>
+        </is>
+      </c>
+      <c r="G91" s="2" t="inlineStr">
+        <is>
+          <t>vermeil</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>technique des métaux, technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="1" t="n">
+        <v>109973</v>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>19 carafes à eau</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t>Etablissements Demeuldre</t>
+        </is>
+      </c>
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>1941 - 1953</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr">
+        <is>
+          <t>carafe</t>
+        </is>
+      </c>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>porcelaine</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="1" t="n">
+        <v>109975</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>Deux théières</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Etablissements Demeuldre</t>
+        </is>
+      </c>
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>1941 - 1953</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr">
+        <is>
+          <t>théière</t>
+        </is>
+      </c>
+      <c r="G93" s="2" t="inlineStr">
+        <is>
+          <t>porcelaine</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="1" t="n">
+        <v>95735</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>calice</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Saint-Job</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>Devroye [frères]</t>
+        </is>
+      </c>
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>1945 - </t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr">
+        <is>
+          <t>calice</t>
+        </is>
+      </c>
+      <c r="G94" s="2" t="inlineStr">
+        <is>
+          <t>argent, vermeil, émail</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>technique des métaux, technique de repoussage, technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="1" t="n">
+        <v>87095</v>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>tabernacle</t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Sainte-Alène</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>Dupuis, Jacques / Bastin, Roger / F. Jacques et frères,  / Grégoire, Odette</t>
+        </is>
+      </c>
+      <c r="E95" s="2" t="inlineStr">
+        <is>
+          <t>1950 - </t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr">
+        <is>
+          <t>tabernacle</t>
+        </is>
+      </c>
+      <c r="G95" s="2" t="inlineStr">
+        <is>
+          <t>métal, argent, émail</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="inlineStr">
+        <is>
+          <t>technique de repoussage, technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="1" t="n">
+        <v>11948</v>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>plaque à inscription</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>La Fonderie - Musée bruxellois des Industries et du Travail</t>
+        </is>
+      </c>
+      <c r="D96" s="2"/>
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>1950 - 2000</t>
+        </is>
+      </c>
+      <c r="F96" s="2"/>
+      <c r="G96" s="2" t="inlineStr">
+        <is>
+          <t>métal</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>technique d'impression, technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="1" t="n">
+        <v>102750</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>Tasses à décor égyptien de la manufacture de porcelaine de Langenthal (Suisse)</t>
+        </is>
+      </c>
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D97" s="2"/>
+      <c r="E97" s="2" t="inlineStr">
+        <is>
+          <t>1950 - 1959</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr">
+        <is>
+          <t>tasse, service à café</t>
+        </is>
+      </c>
+      <c r="G97" s="2" t="inlineStr">
+        <is>
+          <t>porcelaine</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="1" t="n">
+        <v>92395</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>calice</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Fervan [firme]</t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>1951 - 1975</t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr">
+        <is>
+          <t>calice</t>
+        </is>
+      </c>
+      <c r="G98" s="2" t="inlineStr">
+        <is>
+          <t>argent, émail</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>technique de repoussage, doré, technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="1" t="n">
+        <v>30663</v>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>calice</t>
+        </is>
+      </c>
+      <c r="C99" s="2" t="inlineStr">
+        <is>
+          <t>Eglise Notre-Dame de la Cambre et Saint-Philippe Néri</t>
+        </is>
+      </c>
+      <c r="D99" s="2"/>
+      <c r="E99" s="2" t="inlineStr">
+        <is>
+          <t>1965 - 1965</t>
+        </is>
+      </c>
+      <c r="F99" s="2" t="inlineStr">
+        <is>
+          <t>calice</t>
+        </is>
+      </c>
+      <c r="G99" s="2" t="inlineStr">
+        <is>
+          <t>métal</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage, doré, technique des métaux</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="1" t="n">
+        <v>94904</v>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>Des Saints ?, Non, des victimes de la barbarie humaine</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>Université libre de Bruxelles - ULB Culture</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t>Mainil, Pierre-Jean</t>
+        </is>
+      </c>
+      <c r="E100" s="2" t="inlineStr">
+        <is>
+          <t>1995 - </t>
+        </is>
+      </c>
+      <c r="F100" s="2"/>
+      <c r="G100" s="2" t="inlineStr">
+        <is>
+          <t>émail, acier</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="1" t="n">
+        <v>102536</v>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>Plaque de la rue Coenraets</t>
+        </is>
+      </c>
+      <c r="C101" s="2" t="inlineStr">
+        <is>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D101" s="2"/>
+      <c r="E101" s="2" t="inlineStr">
+        <is>
           <t>? - 1874</t>
         </is>
       </c>
-      <c r="F76" s="2" t="inlineStr">
+      <c r="F101" s="2" t="inlineStr">
         <is>
           <t>élément de façade</t>
         </is>
       </c>
-      <c r="G76" s="2" t="inlineStr">
+      <c r="G101" s="2" t="inlineStr">
         <is>
           <t>porcelaine</t>
         </is>
       </c>
-      <c r="H76" s="2" t="inlineStr">
+      <c r="H101" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="1" t="n">
+        <v>102539</v>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>Plaque de la rue d'Irlande</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D102" s="2"/>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>? - 1874</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr">
+        <is>
+          <t>élément de façade</t>
+        </is>
+      </c>
+      <c r="G102" s="2" t="inlineStr">
+        <is>
+          <t>porcelaine</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>technique d'émaillage</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="1" t="n">
+        <v>102542</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>Plaque de la chaussée de Waterloo</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D103" s="2"/>
+      <c r="E103" s="2" t="inlineStr">
+        <is>
+          <t>? - 1874</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr">
+        <is>
+          <t>élément de façade</t>
+        </is>
+      </c>
+      <c r="G103" s="2" t="inlineStr">
+        <is>
+          <t>porcelaine</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="inlineStr">
         <is>
           <t>technique d'émaillage</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">