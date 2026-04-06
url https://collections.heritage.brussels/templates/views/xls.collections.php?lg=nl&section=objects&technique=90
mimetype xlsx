--- v2 (2026-02-17)
+++ v3 (2026-04-06)
@@ -243,393 +243,393 @@
         <is>
           <t>Impression numérique - Brussels The Horta house</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Fondation Battieuw-Schmidt - Fonds de l'image et du texte pour la jeunesse</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Merveille, David</t>
         </is>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>48529</v>
+        <v>48540</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Joueurs de balle au tamis - championnat de deuxième catégorie</t>
+          <t>Balle au tamis au Sablon - lutte entre Mazy et Tamines</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Anonyme</t>
+          <t>Le Soir Bruxelles,  / Anonyme</t>
         </is>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>48532</v>
+        <v>48541</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Comité d'une société de jeu de balle</t>
+          <t>Visite du Roi au jeu de balles</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Anonyme</t>
         </is>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>48533</v>
+        <v>48542</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Joueurs de balle au tamis à Franeker (Pays-Bas)</t>
+          <t>Visite du roi Albert et du prince Léopold lors d'une rencontre de balle au tamis</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Anonyme</t>
         </is>
       </c>
-      <c r="E6" s="2"/>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t> - 1933</t>
+        </is>
+      </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>48535</v>
+        <v>48543</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Visite du roi Léopold II lors d'une rencontre de balle au tamis au Sablon</t>
+          <t>Balle au tamis</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Anonyme</t>
         </is>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>48539</v>
+        <v>48544</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Balle au tamis au Sablon - Phase de livrée</t>
+          <t>Visite du roi Léopold II lors d'une rencontre de balle au tamis</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Anonyme ,  / Le Soir Bruxelles</t>
+          <t>Anonyme</t>
         </is>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>48540</v>
+        <v>48529</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Balle au tamis au Sablon - lutte entre Mazy et Tamines</t>
+          <t>Joueurs de balle au tamis - championnat de deuxième catégorie</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Le Soir Bruxelles,  / Anonyme</t>
+          <t>Anonyme</t>
         </is>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>48541</v>
+        <v>48532</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Visite du Roi au jeu de balles</t>
+          <t>Comité d'une société de jeu de balle</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Anonyme</t>
         </is>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>48542</v>
+        <v>48533</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Visite du roi Albert et du prince Léopold lors d'une rencontre de balle au tamis</t>
+          <t>Joueurs de balle au tamis à Franeker (Pays-Bas)</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Anonyme</t>
         </is>
       </c>
-      <c r="E11" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E11" s="2"/>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>48543</v>
+        <v>48535</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Balle au tamis</t>
+          <t>Visite du roi Léopold II lors d'une rencontre de balle au tamis au Sablon</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Anonyme</t>
         </is>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>48544</v>
+        <v>48539</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Visite du roi Léopold II lors d'une rencontre de balle au tamis</t>
+          <t>Balle au tamis au Sablon - Phase de livrée</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Anonyme</t>
+          <t>Anonyme ,  / Le Soir Bruxelles</t>
         </is>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
         <v>36858</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
@@ -2423,1301 +2423,1301 @@
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>52234</v>
+        <v>52252</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Le jardin Botanique</t>
+          <t>Le bassin Vergote</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Stauder, Patrice</t>
+          <t>Diaz Garcia, A.</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>52239</v>
+        <v>52270</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Le jardin de la Cité administrative de l'Etat</t>
+          <t>Façade néoclassique, première moitié du 19e siècle</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Stauder, Patrice</t>
+          <t>Martinez Jamart, B.</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>52240</v>
+        <v>52271</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Fontaine dans le parc de Bruxelles</t>
+          <t>Façade Art Nouveau 1898</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Stauder, Patrice</t>
+          <t>Martinez Jamart, B.</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>52241</v>
+        <v>52272</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Le square du Petit Sablon</t>
+          <t>Façade moderne du 21e siècle</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Stauder, Patrice</t>
+          <t>Martinez Jamart, B.</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>52242</v>
+        <v>52274</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>L'étang du parc Léopold</t>
+          <t>La galerie du Roi</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Stauder, Patrice</t>
+          <t>Caufriez, J.-J.</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>52243</v>
+        <v>52275</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>L'écluse à Anderlecht</t>
+          <t>Le « Nouveau Palais » rue Marché aux Herbes</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Conte, Sandrine</t>
+          <t>Caufriez, J.-J.</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>52247</v>
+        <v>52300</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>Le marché aux Poisson et l'église Sainte-Catherine</t>
+          <t>La Bourse</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>Diaz Garcia, A.</t>
+          <t>Conte, Sandrine</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>52248</v>
+        <v>52212</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>Le quai au Bois de Construction et le quai à la Houille</t>
+          <t>Panorama des Marolles depuis la place Poelaert</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Diaz Garcia, A.</t>
+          <t>Alvarez, N.</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>52249</v>
+        <v>52213</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>Le quai du Commerce</t>
+          <t>La ville basse, vue de la Montagne de la Cour</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>Diaz Garcia, A.</t>
+          <t>Stauder, Patrice</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>52250</v>
+        <v>52214</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>Le canal maritime et Bruxelles-port de mer</t>
+          <t>Les escalers du Mont des Arts, vue vers le Coudenberg</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
-          <t>Diaz Garcia, A.</t>
+          <t>Alvarez, N.</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>52251</v>
+        <v>52215</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>La fontaine entre le Quai aux Briques et le Quai au Bois à brûler</t>
+          <t>Le passage vers la Gare Centrale (Putterie)</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D70" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D70" s="2"/>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>52252</v>
+        <v>52216</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>Le bassin Vergote</t>
+          <t>La rue de la Madeleine</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
-          <t>Diaz Garcia, A.</t>
+          <t>Alvarez, N.</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>52270</v>
+        <v>52217</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>Façade néoclassique, première moitié du 19e siècle</t>
+          <t>La place d'Espagne</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
-          <t>Martinez Jamart, B.</t>
+          <t>École de photographie et de techniques visuelles Agnès Varda</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>52271</v>
+        <v>52218</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>Façade Art Nouveau 1898</t>
+          <t>Un marché, place de l'Agora</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>Martinez Jamart, B.</t>
+          <t>Galopin, M</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>52272</v>
+        <v>52225</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>Façade moderne du 21e siècle</t>
+          <t>La Bourse, vue de la rue J. Van Praet</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>Martinez Jamart, B.</t>
+          <t>Conte, Sandrine</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>52274</v>
+        <v>52226</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>La galerie du Roi</t>
+          <t>Dimanche sans voiture, rue A. Dansaert</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t>Caufriez, J.-J.</t>
+          <t>Cerovina, Milena</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>52275</v>
+        <v>52227</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>Le « Nouveau Palais » rue Marché aux Herbes</t>
+          <t>Le complexe du Mont des Arts</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>Caufriez, J.-J.</t>
+          <t>Alvarez, N.</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>52300</v>
+        <v>52228</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>La Bourse</t>
+          <t>Le palais 5 du Heyzel</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>Conte, Sandrine</t>
+          <t>Füki, Serge</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>52212</v>
+        <v>52229</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>Panorama des Marolles depuis la place Poelaert</t>
+          <t>L'Atomium en rénovation</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
-          <t>Alvarez, N.</t>
+          <t>Füki, Serge</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>52213</v>
+        <v>52230</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>La ville basse, vue de la Montagne de la Cour</t>
+          <t>La gare du Quartier Léopold, place du Luxembourg</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
-          <t>Stauder, Patrice</t>
+          <t>Hillaert, G.</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>52214</v>
+        <v>52231</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>Les escalers du Mont des Arts, vue vers le Coudenberg</t>
+          <t>Bâtiment de l'Union Européenne, chaussée d'Etterbeek</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>Alvarez, N.</t>
+          <t>Hillaert, G.</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>52215</v>
+        <v>52234</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>Le passage vers la Gare Centrale (Putterie)</t>
+          <t>Le jardin Botanique</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
-      <c r="D81" s="2"/>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Stauder, Patrice</t>
+        </is>
+      </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>52216</v>
+        <v>52239</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>La rue de la Madeleine</t>
+          <t>Le jardin de la Cité administrative de l'Etat</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
-          <t>Alvarez, N.</t>
+          <t>Stauder, Patrice</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>52217</v>
+        <v>52240</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>La place d'Espagne</t>
+          <t>Fontaine dans le parc de Bruxelles</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t>École de photographie et de techniques visuelles Agnès Varda</t>
+          <t>Stauder, Patrice</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>52218</v>
+        <v>52241</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>Un marché, place de l'Agora</t>
+          <t>Le square du Petit Sablon</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
-          <t>Galopin, M</t>
+          <t>Stauder, Patrice</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>52225</v>
+        <v>52242</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>La Bourse, vue de la rue J. Van Praet</t>
+          <t>L'étang du parc Léopold</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
-          <t>Conte, Sandrine</t>
+          <t>Stauder, Patrice</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>52226</v>
+        <v>52243</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>Dimanche sans voiture, rue A. Dansaert</t>
+          <t>L'écluse à Anderlecht</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
-          <t>Cerovina, Milena</t>
+          <t>Conte, Sandrine</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>52227</v>
+        <v>52247</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>Le complexe du Mont des Arts</t>
+          <t>Le marché aux Poisson et l'église Sainte-Catherine</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
-          <t>Alvarez, N.</t>
+          <t>Diaz Garcia, A.</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>52228</v>
+        <v>52248</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>Le palais 5 du Heyzel</t>
+          <t>Le quai au Bois de Construction et le quai à la Houille</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
-          <t>Füki, Serge</t>
+          <t>Diaz Garcia, A.</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>52229</v>
+        <v>52249</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>L'Atomium en rénovation</t>
+          <t>Le quai du Commerce</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
-          <t>Füki, Serge</t>
+          <t>Diaz Garcia, A.</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>52230</v>
+        <v>52250</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>La gare du Quartier Léopold, place du Luxembourg</t>
+          <t>Le canal maritime et Bruxelles-port de mer</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
-          <t>Hillaert, G.</t>
+          <t>Diaz Garcia, A.</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>52231</v>
+        <v>52251</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>Bâtiment de l'Union Européenne, chaussée d'Etterbeek</t>
+          <t>La fontaine entre le Quai aux Briques et le Quai au Bois à brûler</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
-          <t>Hillaert, G.</t>
+          <t>Diaz Garcia, A.</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>2005 - </t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>photographie</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>papier photographique</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>tirage</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">