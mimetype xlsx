--- v2 (2026-02-17)
+++ v3 (2026-04-06)
@@ -179,268 +179,268 @@
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Annee</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Types</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Materials</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Techniques</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>66781</v>
+        <v>103182</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>L'Enfant Jésu, La Vièrge et sainte Anne</t>
+          <t>Deux vitraux représentant un iris</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>verre, plomb</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>66782</v>
+        <v>107878</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Notre-Dame sur un croissant de lune</t>
+          <t>Vitraux des collatéraux</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
-[...2 lines deleted...]
-      <c r="D3" s="2"/>
+          <t>Eglise Saint-Antoine de Padoue</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Colpaert,  Florent-Prosper</t>
+        </is>
+      </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>verre, plomb</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>83795</v>
+        <v>108870</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>vitrail</t>
+          <t>Cinq fragments d’un vitrail qui, ensemble, forment une ou deux demi-colonnes</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>Parlement bruxellois</t>
-[...6 lines deleted...]
-      </c>
+          <t>Musée de la Ville de Bruxelles</t>
+        </is>
+      </c>
+      <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
-      <c r="G4" s="2"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>verre</t>
+        </is>
+      </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>103182</v>
+        <v>108871</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Deux vitraux représentant un iris</t>
+          <t>Vitrail avec des fragments de trois personnages</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>verre, plomb</t>
+          <t>plomb, verre</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>107878</v>
+        <v>83795</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Vitraux des collatéraux</t>
+          <t>vitrail</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Antoine de Padoue</t>
+          <t>Parlement bruxellois</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Colpaert,  Florent-Prosper</t>
+          <t>Lismonde, Jules</t>
         </is>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
-      <c r="G6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="2"/>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>108870</v>
+        <v>66781</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Cinq fragments d’un vitrail qui, ensemble, forment une ou deux demi-colonnes</t>
+          <t>L'Enfant Jésu, La Vièrge et sainte Anne</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>verre, plomb</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>108871</v>
+        <v>66782</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Vitrail avec des fragments de trois personnages</t>
+          <t>Notre-Dame sur un croissant de lune</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>plomb, verre</t>
+          <t>verre, plomb</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
         <v>67074</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Portrait de François Ier</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>van Orley, Bernard</t>
@@ -915,505 +915,505 @@
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>1801 - 1900</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, bois</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>67045</v>
+        <v>67059</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Vitrail, portrait de Notre-Dame</t>
+          <t>Vitrail, portrait de sainte Gudule</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Atelier Capronnier,  / Capronnier, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>67059</v>
+        <v>67062</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Vitrail, portrait de sainte Gudule</t>
+          <t>Vitrail, portrait de Ferdinand, frère de Charles Quint</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Atelier Capronnier,  / Capronnier, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>67062</v>
+        <v>67063</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Vitrail, portrait de Ferdinand, frère de Charles Quint</t>
+          <t>Vitrail, portrait de Philibert II, duc de Savoie</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Atelier Capronnier,  / Capronnier, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>67063</v>
+        <v>67272</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Vitrail, portrait de Philibert II, duc de Savoie</t>
+          <t>Vitrail, lion Hongrois</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Atelier Capronnier,  / Capronnier, Jean-Baptiste</t>
+          <t>Atelier Capronnier</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>plomb, verre</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>67272</v>
+        <v>67279</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Vitrail, lion Hongrois</t>
+          <t>Vitrail avec une demi armoirie et les lettres M et P</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Atelier Capronnier</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>plomb, verre</t>
+          <t>verre, plomb</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>67279</v>
+        <v>67283</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Vitrail avec une demi armoirie et les lettres M et P</t>
+          <t>Vitrail decoré de la lettre R</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Atelier Capronnier</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>verre, plomb</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>67283</v>
+        <v>67284</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Vitrail decoré de la lettre R</t>
+          <t>Vitrail decoré  de la lettre P</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Atelier Capronnier</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>verre</t>
+          <t>verre, plomb</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>67284</v>
+        <v>67285</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Vitrail decoré  de la lettre P</t>
+          <t>Vitrail decoré de la lettre M</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Atelier Capronnier</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>verre, plomb</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>67285</v>
+        <v>67286</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Vitrail decoré de la lettre M</t>
+          <t>Vitrail decoré de la lettre F</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Atelier Capronnier</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>verre, plomb</t>
+          <t>plomb, verre</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>67286</v>
+        <v>67288</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Vitrail decoré de la lettre F</t>
+          <t>Vitrail, armoirie (Philibert II le Beau, duc de Savoie et Marguerite d'Autriche)</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Atelier Capronnier</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>plomb, verre</t>
+          <t>verre, plomb</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>67288</v>
+        <v>67289</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Vitrail, armoirie (Philibert II le Beau, duc de Savoie et Marguerite d'Autriche)</t>
+          <t>Vitrail decoré de la lettre M</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Atelier Capronnier</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>verre, plomb</t>
+          <t>verre</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>67289</v>
+        <v>67045</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Vitrail decoré de la lettre M</t>
+          <t>Vitrail, portrait de Notre-Dame</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Atelier Capronnier</t>
+          <t>Atelier Capronnier,  / Capronnier, Jean-Baptiste</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>1864 - 1865</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>verre</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
@@ -2155,127 +2155,127 @@
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>1905 - </t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>verre, peinture</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail, peinture sur verre</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>95747</v>
+        <v>95749</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>La Présentation au temple</t>
+          <t>Le repas d’Emmaüs</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Job</t>
         </is>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>1911 - </t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>95748</v>
+        <v>95747</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>Le Sacrifice de Melchisédech</t>
+          <t>La Présentation au temple</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Job</t>
         </is>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>1911 - </t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>95749</v>
+        <v>95748</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Le repas d’Emmaüs</t>
+          <t>Le Sacrifice de Melchisédech</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Job</t>
         </is>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>1911 - </t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
@@ -2343,483 +2343,483 @@
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>1927 - 1927</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>verre, plomb</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>76981</v>
+        <v>76987</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>vitrail</t>
+          <t>Servais de Tongres et le pape Damase Ier</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
-      <c r="D59" s="2"/>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Steyaert,  Edouard</t>
+        </is>
+      </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>peinture, plomb, verre</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>76983</v>
+        <v>67292</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Sainte Trinité</t>
+          <t>Vitrail de l'Association des Patrons Patissiers</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Servais</t>
+          <t>Musée de la Ville de Bruxelles</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Steyaert,  Edouard</t>
+          <t>Van Immerseel, Frans</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>1930 - </t>
+          <t>1930 - 1959</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>peinture, plomb, verre</t>
+          <t>verre, plomb</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>peinture sur verre, technique du vitrail</t>
+          <t>technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>76984</v>
+        <v>76976</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Saint évêque sauroctone et sainte Catherine</t>
+          <t>Saints François d’Assise et Joseph</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
-      <c r="D61" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D61" s="2"/>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>peinture, plomb, verre</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>76985</v>
+        <v>76977</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Christ en croix et la Vierge avec le Cardinal Mercier</t>
+          <t>Vierge à l’Enfant apparaît à Servais de Tongres</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
-      <c r="D62" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D62" s="2"/>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>peinture, plomb, verre</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>76986</v>
+        <v>76978</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Vierge à l’Enfant apparaît à un saint Empereur</t>
+          <t>Saints Pierre et Paul</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
-      <c r="D63" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D63" s="2"/>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>peinture, plomb, verre</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>76987</v>
+        <v>76979</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>Servais de Tongres et le pape Damase Ier</t>
+          <t>Vierge de douleur</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
-      <c r="D64" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D64" s="2"/>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>peinture, plomb, verre</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>67292</v>
+        <v>76980</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de l'Association des Patrons Patissiers</t>
+          <t>Sacré-Cœur de Jésus</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>Musée de la Ville de Bruxelles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Servais</t>
+        </is>
+      </c>
+      <c r="D65" s="2"/>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>1930 - 1959</t>
+          <t>1930 - </t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>verre, plomb</t>
+          <t>peinture, plomb, verre</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>technique du vitrail</t>
+          <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>76976</v>
+        <v>76981</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>Saints François d’Assise et Joseph</t>
+          <t>vitrail</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>peinture, plomb, verre</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>76977</v>
+        <v>76983</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>Vierge à l’Enfant apparaît à Servais de Tongres</t>
+          <t>Sainte Trinité</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
-      <c r="D67" s="2"/>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Steyaert,  Edouard</t>
+        </is>
+      </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>peinture, plomb, verre</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>76978</v>
+        <v>76984</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>Saints Pierre et Paul</t>
+          <t>Saint évêque sauroctone et sainte Catherine</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
-      <c r="D68" s="2"/>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Steyaert,  Edouard</t>
+        </is>
+      </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>peinture, plomb, verre</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>76979</v>
+        <v>76985</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>Vierge de douleur</t>
+          <t>Christ en croix et la Vierge avec le Cardinal Mercier</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
-      <c r="D69" s="2"/>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Steyaert,  Edouard</t>
+        </is>
+      </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>peinture, plomb, verre</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>76980</v>
+        <v>76986</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>Sacré-Cœur de Jésus</t>
+          <t>Vierge à l’Enfant apparaît à un saint Empereur</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Servais</t>
         </is>
       </c>
-      <c r="D70" s="2"/>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Steyaert,  Edouard</t>
+        </is>
+      </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>1930 - </t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>peinture, plomb, verre</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
         <v>95746</v>
       </c>
@@ -2991,1191 +2991,1191 @@
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>1937 - </t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>93327</v>
+        <v>99615</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint Matthias</t>
+          <t>Vitraux des anges</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
-[...2 lines deleted...]
-      <c r="D76" s="2"/>
+          <t>Eglise Saint-Pierre</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>Reyre,  Valentine</t>
+        </is>
+      </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>1938 - 1943</t>
+          <t>1938 - 1940</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>93328</v>
+        <v>99617</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint Simon</t>
+          <t>Vitrail de Saint Boniface</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
-[...2 lines deleted...]
-      <c r="D77" s="2"/>
+          <t>Eglise Saint-Pierre</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Huygens,  Gabriel</t>
+        </is>
+      </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>1938 - 1943</t>
+          <t>1938 - 1940</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>93341</v>
+        <v>99618</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>Episodes de la vie de la Vierge : la Nativité</t>
+          <t>Vitrail des attributs de la papauté</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
-[...2 lines deleted...]
-      <c r="D78" s="2"/>
+          <t>Eglise Saint-Pierre</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Huygens,  Gabriel</t>
+        </is>
+      </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>1938 - 1943</t>
+          <t>1938 - 1940</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>93342</v>
+        <v>99619</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>Episodes de la vie de la Vierge : la Visitation</t>
+          <t>Vitrail de Saint Jean-Marie Baptiste Vianney, curé d’Ars</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
-[...2 lines deleted...]
-      <c r="D79" s="2"/>
+          <t>Eglise Saint-Pierre</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Huygens,  Gabriel</t>
+        </is>
+      </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>1938 - 1943</t>
+          <t>1938 - 1940</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>93343</v>
+        <v>93329</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>Episodes de la vie de la Vierge : le Couronnement de la Vierge</t>
+          <t>Vitrail de la Communion des Apôtres : saint Matthieu l’Evangéliste</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>93344</v>
+        <v>99620</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>Martyre de saint Lambert</t>
+          <t>Vitrail de Sainte Thérèse de l’Enfant-Jésus</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
-[...2 lines deleted...]
-      <c r="D81" s="2"/>
+          <t>Eglise Saint-Pierre</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Huygens,  Gabriel</t>
+        </is>
+      </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
-          <t>1938 - 1943</t>
+          <t>1938 - 1940</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>93345</v>
+        <v>93330</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Création : premier jour : Séparation de la lumière et des ténèbres (à gauche)</t>
+          <t>Vitrail de la Communion des Apôtres : saint Philippe</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>93346</v>
+        <v>93331</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Création : deuxième jour : Séparation des eaux du dessus et des eaux du dessous (à droite)</t>
+          <t>Vitrail de la Communion des Apôtres : saint Thomas</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>93347</v>
+        <v>93332</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Création : troisième jour : Séparation de la terre et des eaux et création des plantes (à gauche)</t>
+          <t>Vitrail de la Communion des Apôtres : saint Pierre</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D84" s="2"/>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>93348</v>
+        <v>93333</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Création : quatrième jour : Création des luminaires et des étoiles (à droite)</t>
+          <t>Vitrail de la Communion des Apôtres : Christ eucharistique</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>93349</v>
+        <v>93334</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Création : cinquième jour : Création des poissons et des oiseaux (à droite)</t>
+          <t>Vitrail de la Communion des Apôtres : saint Jean l’Evangéliste</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D86" s="2"/>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>93350</v>
+        <v>93335</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Création : sixième jour : Création d’Adam et Eve (à gauche)</t>
+          <t>Vitrail de la Communion des Apôtres : saint André</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>93351</v>
+        <v>93336</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Création : septième jour : Repos de Dieu (à droite)</t>
+          <t>Vitrail de la Communion des Apôtres : saint Jacques le Majeur</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>93352</v>
+        <v>93337</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>Les Evangélistes et les Grands Prophètes</t>
+          <t>Vitrail de la Communion des Apôtres : saint Jacques le Mineur</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D89" s="2"/>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>93356</v>
+        <v>93338</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>Sainte Famille</t>
+          <t>Vitrail de la Communion des Apôtres : saint Barthélemy</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D90" s="2"/>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>99615</v>
+        <v>93339</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>Vitraux des anges</t>
+          <t>Vitrail de la Communion des Apôtres : saint Jude Thaddée</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Lambert</t>
+        </is>
+      </c>
+      <c r="D91" s="2"/>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>1938 - 1940</t>
+          <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>99617</v>
+        <v>93340</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de Saint Boniface</t>
+          <t>Episodes de la vie de la Vierge : l’Annonciation</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Lambert</t>
+        </is>
+      </c>
+      <c r="D92" s="2"/>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>1938 - 1940</t>
+          <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>99618</v>
+        <v>93341</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>Vitrail des attributs de la papauté</t>
+          <t>Episodes de la vie de la Vierge : la Nativité</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Lambert</t>
+        </is>
+      </c>
+      <c r="D93" s="2"/>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>1938 - 1940</t>
+          <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>99619</v>
+        <v>93342</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de Saint Jean-Marie Baptiste Vianney, curé d’Ars</t>
+          <t>Episodes de la vie de la Vierge : la Visitation</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Lambert</t>
+        </is>
+      </c>
+      <c r="D94" s="2"/>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>1938 - 1940</t>
+          <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>93329</v>
+        <v>93343</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint Matthieu l’Evangéliste</t>
+          <t>Episodes de la vie de la Vierge : le Couronnement de la Vierge</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D95" s="2"/>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>99620</v>
+        <v>93344</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de Sainte Thérèse de l’Enfant-Jésus</t>
+          <t>Martyre de saint Lambert</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Pierre</t>
-[...6 lines deleted...]
-      </c>
+          <t>Eglise Saint-Lambert</t>
+        </is>
+      </c>
+      <c r="D96" s="2"/>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>1938 - 1940</t>
+          <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>93330</v>
+        <v>93345</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint Philippe</t>
+          <t>Vitrail de la Création : premier jour : Séparation de la lumière et des ténèbres (à gauche)</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D97" s="2"/>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>93331</v>
+        <v>93346</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint Thomas</t>
+          <t>Vitrail de la Création : deuxième jour : Séparation des eaux du dessus et des eaux du dessous (à droite)</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D98" s="2"/>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>93332</v>
+        <v>93347</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint Pierre</t>
+          <t>Vitrail de la Création : troisième jour : Séparation de la terre et des eaux et création des plantes (à gauche)</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D99" s="2"/>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>93333</v>
+        <v>93348</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : Christ eucharistique</t>
+          <t>Vitrail de la Création : quatrième jour : Création des luminaires et des étoiles (à droite)</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D100" s="2"/>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>93334</v>
+        <v>93349</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint Jean l’Evangéliste</t>
+          <t>Vitrail de la Création : cinquième jour : Création des poissons et des oiseaux (à droite)</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D101" s="2"/>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>93335</v>
+        <v>93350</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint André</t>
+          <t>Vitrail de la Création : sixième jour : Création d’Adam et Eve (à gauche)</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D102" s="2"/>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>93336</v>
+        <v>93351</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint Jacques le Majeur</t>
+          <t>Vitrail de la Création : septième jour : Repos de Dieu (à droite)</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D103" s="2"/>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>93337</v>
+        <v>93352</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint Jacques le Mineur</t>
+          <t>Les Evangélistes et les Grands Prophètes</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D104" s="2"/>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>93338</v>
+        <v>93356</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint Barthélemy</t>
+          <t>Sainte Famille</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D105" s="2"/>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>93339</v>
+        <v>93327</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>Vitrail de la Communion des Apôtres : saint Jude Thaddée</t>
+          <t>Vitrail de la Communion des Apôtres : saint Matthias</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D106" s="2"/>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>93340</v>
+        <v>93328</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>Episodes de la vie de la Vierge : l’Annonciation</t>
+          <t>Vitrail de la Communion des Apôtres : saint Simon</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D107" s="2"/>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>1938 - 1943</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
@@ -4403,245 +4403,245 @@
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>1939 - </t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="n">
-        <v>11262</v>
+        <v>93353</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>Sacré-Coeur de Jésus</t>
+          <t>Descente de Croix</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Vincent de Paul</t>
+          <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
-          <t>J.J.B.,</t>
+          <t>Tony</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>1943 - 1943</t>
+          <t>1943 - </t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>plomb, verre</t>
+          <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, technique du vitrail</t>
+          <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
-        <v>11263</v>
+        <v>93354</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>Saint-Vincent de Paul</t>
+          <t>Baptême du Christ</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Vincent de Paul</t>
+          <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
-          <t>J.J.B.,</t>
+          <t>Tony</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>1943 - 1943</t>
+          <t>1943 - </t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>plomb, verre</t>
+          <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>technique d'assemblage, technique du vitrail</t>
+          <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>93353</v>
+        <v>93355</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>Descente de Croix</t>
+          <t>Adam et Eve chassés du Paradis</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Lambert</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Tony</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>1943 - </t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>verre, plomb, peinture</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>peinture sur verre, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>93354</v>
+        <v>11262</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>Baptême du Christ</t>
+          <t>Sacré-Coeur de Jésus</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
+          <t>Eglise Saint-Vincent de Paul</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
-          <t>Tony</t>
+          <t>J.J.B.,</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>1943 - </t>
+          <t>1943 - 1943</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>verre, plomb, peinture</t>
+          <t>plomb, verre</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>peinture sur verre, technique du vitrail</t>
+          <t>technique d'assemblage, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>93355</v>
+        <v>11263</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>Adam et Eve chassés du Paradis</t>
+          <t>Saint-Vincent de Paul</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>Eglise Saint-Lambert</t>
+          <t>Eglise Saint-Vincent de Paul</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
-          <t>Tony</t>
+          <t>J.J.B.,</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>1943 - </t>
+          <t>1943 - 1943</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>fenêtre / vitrail</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>verre, plomb, peinture</t>
+          <t>plomb, verre</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>peinture sur verre, technique du vitrail</t>
+          <t>technique d'assemblage, technique du vitrail</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
         <v>99692</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>Saint Michel</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>Eglise Saint-Pierre</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Crickx,  Fernand / Cricks,  F.</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>1945 - 1950</t>